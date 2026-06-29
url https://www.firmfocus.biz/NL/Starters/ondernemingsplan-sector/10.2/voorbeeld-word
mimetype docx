--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: visverwerking (SBI 10.2) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: visverwerking (SBI 10.2) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De visverwerkingssector omvat bedrijven die zich bezighouden met het verwerken en conserveren van vis, schaal- en schelpdieren. Deze ondernemingen voeren verschillende bewerkingen uit zoals fileren, roken, zouten, drogen en invriezen. Het doel is om de houdbaarheid van de producten te verlengen en ze geschikt te maken voor consumptie. Klanten zijn vaak groothandels, supermarkten, restaurants en internationale markten die hoogwaardige visproducten eisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor visverwerking is dynamisch en sterk afhankelijk van de beschikbaarheid van grondstoffen en internationale handelsverdragen. Duurzaamheid speelt een steeds grotere rol, waarbij de nadruk ligt op verantwoord vissen en het minimaliseren van afval. Ondernemers moeten rekening houden met strenge regelgeving op het gebied van voedselveiligheid en milieuwetgeving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie in de sector is intens, met zowel grote spelers als kleinere, gespecialiseerde bedrijven. Innovaties in verwerkingsmethoden en verpakkingen zijn van belang om competitief te blijven. Het is essentieel voor bedrijven in deze sector om voortdurend te anticiperen op veranderende consumententrends en technologische ontwikkelingen, zodat ze hun marktaandeel kunnen behouden of uitbreiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 27.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 27.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2C53F6CE"/>
+    <w:nsid w:val="B402E7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>