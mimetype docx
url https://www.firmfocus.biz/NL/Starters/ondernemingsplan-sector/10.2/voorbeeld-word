--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B402E7AB"/>
+    <w:nsid w:val="DD4F4A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>