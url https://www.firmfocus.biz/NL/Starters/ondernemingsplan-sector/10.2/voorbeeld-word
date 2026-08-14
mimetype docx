--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: visverwerking (SBI 10.2) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: visverwerking (SBI 10.2) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De visverwerkingssector omvat bedrijven die zich bezighouden met het verwerken en conserveren van vis, schaal- en schelpdieren. Deze ondernemingen voeren verschillende bewerkingen uit zoals fileren, roken, zouten, drogen en invriezen. Het doel is om de houdbaarheid van de producten te verlengen en ze geschikt te maken voor consumptie. Klanten zijn vaak groothandels, supermarkten, restaurants en internationale markten die hoogwaardige visproducten eisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor visverwerking is dynamisch en sterk afhankelijk van de beschikbaarheid van grondstoffen en internationale handelsverdragen. Duurzaamheid speelt een steeds grotere rol, waarbij de nadruk ligt op verantwoord vissen en het minimaliseren van afval. Ondernemers moeten rekening houden met strenge regelgeving op het gebied van voedselveiligheid en milieuwetgeving.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DD4F4A1D"/>
+    <w:nsid w:val="380A0022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>