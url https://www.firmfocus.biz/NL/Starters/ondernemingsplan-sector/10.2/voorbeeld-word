--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: visverwerking (SBI 10.2) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: visverwerking (SBI 10.2) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De visverwerkingssector omvat bedrijven die zich bezighouden met het verwerken en conserveren van vis, schaal- en schelpdieren. Deze ondernemingen voeren verschillende bewerkingen uit zoals fileren, roken, zouten, drogen en invriezen. Het doel is om de houdbaarheid van de producten te verlengen en ze geschikt te maken voor consumptie. Klanten zijn vaak groothandels, supermarkten, restaurants en internationale markten die hoogwaardige visproducten eisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor visverwerking is dynamisch en sterk afhankelijk van de beschikbaarheid van grondstoffen en internationale handelsverdragen. Duurzaamheid speelt een steeds grotere rol, waarbij de nadruk ligt op verantwoord vissen en het minimaliseren van afval. Ondernemers moeten rekening houden met strenge regelgeving op het gebied van voedselveiligheid en milieuwetgeving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie in de sector is intens, met zowel grote spelers als kleinere, gespecialiseerde bedrijven. Innovaties in verwerkingsmethoden en verpakkingen zijn van belang om competitief te blijven. Het is essentieel voor bedrijven in deze sector om voortdurend te anticiperen op veranderende consumententrends en technologische ontwikkelingen, zodat ze hun marktaandeel kunnen behouden of uitbreiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 27.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 27.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="380A0022"/>
+    <w:nsid w:val="1365DD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>