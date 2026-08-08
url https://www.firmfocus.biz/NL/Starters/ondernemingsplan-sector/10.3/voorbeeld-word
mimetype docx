--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verwerking van aardappels, groente en fruit (SBI 10.3) · Gegenereerd op 24 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: verwerking van aardappels, groente en fruit (SBI 10.3) · Gegenereerd op 8 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de verwerking van aardappels, groente en fruit richten zich op het omzetten van rauwe, verse producten naar houdbare en vaak bewerkte eindproducten. Dit kan onder meer bestaan uit het schillen, snijden, blancheren, invriezen of conserveren van groenten en fruit. Deze bedrijven spelen een cruciale rol in de voedingsmiddelenketen door ervoor te zorgen dat seizoensgebonden producten het hele jaar door beschikbaar zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt bestaat voornamelijk uit leveranciers aan de retailsector, zoals supermarkten en groothandels, maar ook aan de horeca en voedingsmiddelenindustrie. Consumenten vragen steeds vaker om producten die makkelijk te bereiden zijn en langer houdbaar zijn zonder verlies van voedingswaarde. Dit zorgt voor een groeiende vraag naar hoogwaardige verwerkte producten.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="130FD5E8"/>
+    <w:nsid w:val="FEB05555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>