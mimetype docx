--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verwerking van aardappels, groente en fruit (SBI 10.3) · Gegenereerd op 8 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: verwerking van aardappels, groente en fruit (SBI 10.3) · Gegenereerd op 22 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de verwerking van aardappels, groente en fruit richten zich op het omzetten van rauwe, verse producten naar houdbare en vaak bewerkte eindproducten. Dit kan onder meer bestaan uit het schillen, snijden, blancheren, invriezen of conserveren van groenten en fruit. Deze bedrijven spelen een cruciale rol in de voedingsmiddelenketen door ervoor te zorgen dat seizoensgebonden producten het hele jaar door beschikbaar zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt bestaat voornamelijk uit leveranciers aan de retailsector, zoals supermarkten en groothandels, maar ook aan de horeca en voedingsmiddelenindustrie. Consumenten vragen steeds vaker om producten die makkelijk te bereiden zijn en langer houdbaar zijn zonder verlies van voedingswaarde. Dit zorgt voor een groeiende vraag naar hoogwaardige verwerkte producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren, wordt beïnvloed door factoren zoals seizoensgebonden schommelingen in de aanvoer van grondstoffen, veranderende consumentenvoorkeuren en strenge regelgeving op het gebied van voedselveiligheid. Daarnaast zijn er technologische ontwikkelingen die nieuwe verwerkingsmethoden mogelijk maken, wat kan leiden tot efficiëntiewinsten en kostenreducties. Het is essentieel voor bedrijven in deze sector om flexibel en adaptief te zijn om succesvol te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -675,51 +675,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -829,51 +829,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -933,51 +933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1050,51 +1050,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1120,64 +1120,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FEB05555"/>
+    <w:nsid w:val="5E5D584C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>