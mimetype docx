--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verwerking van aardappels, groente en fruit (SBI 10.3) · Gegenereerd op 22 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: verwerking van aardappels, groente en fruit (SBI 10.3) · Gegenereerd op 6 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de verwerking van aardappels, groente en fruit richten zich op het omzetten van rauwe, verse producten naar houdbare en vaak bewerkte eindproducten. Dit kan onder meer bestaan uit het schillen, snijden, blancheren, invriezen of conserveren van groenten en fruit. Deze bedrijven spelen een cruciale rol in de voedingsmiddelenketen door ervoor te zorgen dat seizoensgebonden producten het hele jaar door beschikbaar zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt bestaat voornamelijk uit leveranciers aan de retailsector, zoals supermarkten en groothandels, maar ook aan de horeca en voedingsmiddelenindustrie. Consumenten vragen steeds vaker om producten die makkelijk te bereiden zijn en langer houdbaar zijn zonder verlies van voedingswaarde. Dit zorgt voor een groeiende vraag naar hoogwaardige verwerkte producten.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E5D584C"/>
+    <w:nsid w:val="CCDB7CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>