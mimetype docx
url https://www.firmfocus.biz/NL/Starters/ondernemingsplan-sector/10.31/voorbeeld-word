--- v0 (2026-06-06)
+++ v1 (2026-07-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van aardappelproducten (SBI 10.31) · Gegenereerd op 6 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van aardappelproducten (SBI 10.31) · Gegenereerd op 28 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van vervaardiging van aardappelproducten richt zich op het verwerken van aardappelen tot diverse eindproducten zoals friet, chips en aardappelpuree. Deze ondernemingen bewerken de aardappelen door middel van schillen, snijden, koken, bakken of drogen en verpakken vervolgens het eindproduct voor distributie. De sector bedient zowel de consumentenmarkt via supermarkten en speciaalzaken als de horecamarkt, die een constante vraag naar hoogwaardige aardappelproducten kent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor aardappelproducten is competitief en wordt gekenmerkt door zowel nationale als internationale spelers. Consumenten vragen om variatie in producten en letten steeds meer op gezondheid, duurzaamheid en herkomst. Dit vereist dat bedrijven in de sector zich blijven aanpassen aan veranderende consumententrends en regelgeving op het gebied van voedselveiligheid en milieu.</w:t>
       </w:r>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4CE054F3"/>
+    <w:nsid w:val="E77E05CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>