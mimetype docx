--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van aardappelproducten (SBI 10.31) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van aardappelproducten (SBI 10.31) · Gegenereerd op 11 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van vervaardiging van aardappelproducten richt zich op het verwerken van aardappelen tot diverse eindproducten zoals friet, chips en aardappelpuree. Deze ondernemingen bewerken de aardappelen door middel van schillen, snijden, koken, bakken of drogen en verpakken vervolgens het eindproduct voor distributie. De sector bedient zowel de consumentenmarkt via supermarkten en speciaalzaken als de horecamarkt, die een constante vraag naar hoogwaardige aardappelproducten kent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor aardappelproducten is competitief en wordt gekenmerkt door zowel nationale als internationale spelers. Consumenten vragen om variatie in producten en letten steeds meer op gezondheid, duurzaamheid en herkomst. Dit vereist dat bedrijven in de sector zich blijven aanpassen aan veranderende consumententrends en regelgeving op het gebied van voedselveiligheid en milieu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten rekening houden met seizoensinvloeden op de aardappelteelt, wat de beschikbaarheid en prijs van grondstoffen kan beïnvloeden. Efficiëntie in productieprocessen en logistiek is essentieel om concurrerend te blijven. Het vermogen om in te spelen op trends zoals biologische producten of vetarme varianten kan een onderscheidende factor zijn in deze dynamische markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E77E05CC"/>
+    <w:nsid w:val="772FACD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>