--- v2 (2026-09-11)
+++ v3 (2026-10-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van aardappelproducten (SBI 10.31) · Gegenereerd op 11 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van aardappelproducten (SBI 10.31) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van vervaardiging van aardappelproducten richt zich op het verwerken van aardappelen tot diverse eindproducten zoals friet, chips en aardappelpuree. Deze ondernemingen bewerken de aardappelen door middel van schillen, snijden, koken, bakken of drogen en verpakken vervolgens het eindproduct voor distributie. De sector bedient zowel de consumentenmarkt via supermarkten en speciaalzaken als de horecamarkt, die een constante vraag naar hoogwaardige aardappelproducten kent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor aardappelproducten is competitief en wordt gekenmerkt door zowel nationale als internationale spelers. Consumenten vragen om variatie in producten en letten steeds meer op gezondheid, duurzaamheid en herkomst. Dit vereist dat bedrijven in de sector zich blijven aanpassen aan veranderende consumententrends en regelgeving op het gebied van voedselveiligheid en milieu.</w:t>
       </w:r>
@@ -687,51 +687,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -841,51 +841,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -945,51 +945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1062,51 +1062,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1132,64 +1132,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="772FACD6"/>
+    <w:nsid w:val="3886F053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1524,51 +1524,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>