--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van plantaardige en dierlijke oliën en vetten (SBI 10.4) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van plantaardige en dierlijke oliën en vetten (SBI 10.4) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van plantaardige en dierlijke oliën en vetten richten zich op de productie en verwerking van oliën en vetten die afkomstig zijn van plantaardige bronnen zoals zaden, noten en vruchten, evenals dierlijke vetten. Deze producten worden verwerkt tot eetbare oliën en vetten die worden gebruikt in de voedingsindustrie, maar ook in non-food toepassingen zoals cosmetica, biobrandstoffen en industriële smeermiddelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor plantaardige en dierlijke oliën en vetten is dynamisch en wereldwijd sterk in ontwikkeling. Ondernemingen in deze sector opereren vaak in een competitieve omgeving waarin prijsfluctuaties van grondstoffen, veranderende consumententrends en regelgeving een belangrijke rol spelen. De vraag naar duurzame en gezonde producten groeit, wat de ontwikkeling van nieuwe productlijnen stimuleert die inspelen op deze trends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten van bedrijven in deze sector variëren van grote voedingsmiddelenproducenten tot kleine, gespecialiseerde bedrijven die zich richten op nichemarkten. Het is essentieel voor ondernemers om zich aan te passen aan de veranderende marktomstandigheden en om te investeren in efficiënte productieprocessen en duurzame inkooppraktijken om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="53B5E702"/>
+    <w:nsid w:val="C2B8E290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>