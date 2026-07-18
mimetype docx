--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van meel (SBI 10.6) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van meel (SBI 10.6) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van de vervaardiging van meel omvat bedrijven die zich bezighouden met het malen van graan tot meel. Dit proces begint met de inkoop van grondstoffen zoals tarwe, maïs, gerst en rogge. Deze grondstoffen worden vervolgens verwerkt tot verschillende soorten meel, waaronder tarwemeel, maismeel en roggebloem. De producten worden voornamelijk verkocht aan bakkerijen, voedselproducenten en supermarkten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze bedrijven opereren is dynamisch en wordt beïnvloed door factoren zoals de beschikbaarheid van grondstoffen, schommelingen in de graanprijzen en de vraag vanuit de voedingsmiddelenindustrie. Daarnaast spelen duurzaamheid en voedselveiligheid een steeds grotere rol in de productieprocessen. Bedrijven moeten voldoen aan strenge regels en richtlijnen om de kwaliteit en veiligheid van hun producten te waarborgen.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="83DB091E"/>
+    <w:nsid w:val="B2D513B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>