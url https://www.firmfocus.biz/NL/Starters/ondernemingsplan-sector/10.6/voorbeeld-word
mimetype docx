--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van meel (SBI 10.6) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van meel (SBI 10.6) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van de vervaardiging van meel omvat bedrijven die zich bezighouden met het malen van graan tot meel. Dit proces begint met de inkoop van grondstoffen zoals tarwe, maïs, gerst en rogge. Deze grondstoffen worden vervolgens verwerkt tot verschillende soorten meel, waaronder tarwemeel, maismeel en roggebloem. De producten worden voornamelijk verkocht aan bakkerijen, voedselproducenten en supermarkten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze bedrijven opereren is dynamisch en wordt beïnvloed door factoren zoals de beschikbaarheid van grondstoffen, schommelingen in de graanprijzen en de vraag vanuit de voedingsmiddelenindustrie. Daarnaast spelen duurzaamheid en voedselveiligheid een steeds grotere rol in de productieprocessen. Bedrijven moeten voldoen aan strenge regels en richtlijnen om de kwaliteit en veiligheid van hun producten te waarborgen.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B2D513B2"/>
+    <w:nsid w:val="1F7AEEE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>