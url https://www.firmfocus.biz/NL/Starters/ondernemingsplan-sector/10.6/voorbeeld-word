--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van meel (SBI 10.6) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van meel (SBI 10.6) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector van de vervaardiging van meel omvat bedrijven die zich bezighouden met het malen van graan tot meel. Dit proces begint met de inkoop van grondstoffen zoals tarwe, maïs, gerst en rogge. Deze grondstoffen worden vervolgens verwerkt tot verschillende soorten meel, waaronder tarwemeel, maismeel en roggebloem. De producten worden voornamelijk verkocht aan bakkerijen, voedselproducenten en supermarkten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze bedrijven opereren is dynamisch en wordt beïnvloed door factoren zoals de beschikbaarheid van grondstoffen, schommelingen in de graanprijzen en de vraag vanuit de voedingsmiddelenindustrie. Daarnaast spelen duurzaamheid en voedselveiligheid een steeds grotere rol in de productieprocessen. Bedrijven moeten voldoen aan strenge regels en richtlijnen om de kwaliteit en veiligheid van hun producten te waarborgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De concurrentie in deze sector is aanzienlijk, met zowel grote industriële producenten als kleinere gespecialiseerde molens die strijden om marktaandeel. Innovaties in productietechnieken en een toenemende vraag naar biologische en glutenvrije producten bieden kansen voor groei. Ondernemers moeten zich richten op efficiëntie en productdiversificatie om succesvol te zijn in deze competitieve markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -699,51 +699,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -853,51 +853,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1144,64 +1144,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1F7AEEE0"/>
+    <w:nsid w:val="38D98A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1536,51 +1536,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>