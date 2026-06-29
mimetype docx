--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van beschuit en koekjes en ander houdbaar banketbakkerswerk (SBI 10.72) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van beschuit en koekjes en ander houdbaar banketbakkerswerk (SBI 10.72) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor de vervaardiging van beschuit, koekjes en ander houdbaar banketbakkerswerk richt zich op het produceren van een breed scala aan houdbare zoetwaren. Deze producten worden vaak gemaakt in industriële bakkerijen die gespecialiseerd zijn in grootschalige productieprocessen. Het doel is om hoogwaardige, smaakvolle en houdbare producten te leveren die voldoen aan de verwachtingen van zowel consumenten als zakelijke klanten, zoals supermarkten en speciaalzaken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze sector is divers en omvat zowel binnenlandse als internationale klanten. Consumenten zoeken naar gemak en kwaliteit, terwijl zakelijke klanten vaak op zoek zijn naar betrouwbare leveranciers die consistentie in zowel productkwaliteit als leveringsbetrouwbaarheid kunnen garanderen. De concurrentie binnen deze sector is aanzienlijk, met zowel gevestigde merken als kleinere ambachtelijke producenten die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7BB28C25"/>
+    <w:nsid w:val="3A320249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>