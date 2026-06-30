--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A320249"/>
+    <w:nsid w:val="8B0BA4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>