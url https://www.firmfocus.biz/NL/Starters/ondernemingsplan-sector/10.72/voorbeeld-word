--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van beschuit en koekjes en ander houdbaar banketbakkerswerk (SBI 10.72) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van beschuit en koekjes en ander houdbaar banketbakkerswerk (SBI 10.72) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor de vervaardiging van beschuit, koekjes en ander houdbaar banketbakkerswerk richt zich op het produceren van een breed scala aan houdbare zoetwaren. Deze producten worden vaak gemaakt in industriële bakkerijen die gespecialiseerd zijn in grootschalige productieprocessen. Het doel is om hoogwaardige, smaakvolle en houdbare producten te leveren die voldoen aan de verwachtingen van zowel consumenten als zakelijke klanten, zoals supermarkten en speciaalzaken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze sector is divers en omvat zowel binnenlandse als internationale klanten. Consumenten zoeken naar gemak en kwaliteit, terwijl zakelijke klanten vaak op zoek zijn naar betrouwbare leveranciers die consistentie in zowel productkwaliteit als leveringsbetrouwbaarheid kunnen garanderen. De concurrentie binnen deze sector is aanzienlijk, met zowel gevestigde merken als kleinere ambachtelijke producenten die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8B0BA4C8"/>
+    <w:nsid w:val="73A9C00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>