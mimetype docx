--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van beschuit en koekjes en ander houdbaar banketbakkerswerk (SBI 10.72) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van beschuit en koekjes en ander houdbaar banketbakkerswerk (SBI 10.72) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor de vervaardiging van beschuit, koekjes en ander houdbaar banketbakkerswerk richt zich op het produceren van een breed scala aan houdbare zoetwaren. Deze producten worden vaak gemaakt in industriële bakkerijen die gespecialiseerd zijn in grootschalige productieprocessen. Het doel is om hoogwaardige, smaakvolle en houdbare producten te leveren die voldoen aan de verwachtingen van zowel consumenten als zakelijke klanten, zoals supermarkten en speciaalzaken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze sector is divers en omvat zowel binnenlandse als internationale klanten. Consumenten zoeken naar gemak en kwaliteit, terwijl zakelijke klanten vaak op zoek zijn naar betrouwbare leveranciers die consistentie in zowel productkwaliteit als leveringsbetrouwbaarheid kunnen garanderen. De concurrentie binnen deze sector is aanzienlijk, met zowel gevestigde merken als kleinere ambachtelijke producenten die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten rekening houden met veranderende consumentenvoorkeuren, zoals de vraag naar gezondere opties en duurzame verpakkingen. Daarnaast zijn er belangrijke regelgevingseisen op het gebied van voedselveiligheid en etikettering die strikt moeten worden nageleefd. Het vermogen om flexibel in te spelen op deze trends en eisen is cruciaal voor succes in deze dynamische markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="73A9C00F"/>
+    <w:nsid w:val="705A385C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.72" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>