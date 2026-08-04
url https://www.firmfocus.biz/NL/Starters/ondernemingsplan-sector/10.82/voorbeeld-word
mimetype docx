--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verwerking van cacao en vervaardiging van chocolade en suikerwerk (SBI 10.82) · Gegenereerd op 20 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: verwerking van cacao en vervaardiging van chocolade en suikerwerk (SBI 10.82) · Gegenereerd op 4 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van cacao- en chocoladeverwerking richten zich op het omzetten van cacaobonen tot eindproducten zoals chocolade en suikerwerk. Deze bedrijven betrekken hun grondstoffen vaak uit cacaoproducerende landen en zetten deze om in verschillende vormen van chocolade, variërend van repen tot pralines en suikergoed. De verwerking omvat meerdere stappen, waaronder het roosteren, malen en concheren van de cacaobonen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afzetmarkt voor deze producten is divers en omvat zowel groothandels als detailhandelaren die de producten distribueren naar supermarkten, speciaalzaken en horeca. Er is ook een groeiende vraag naar premium en duurzame chocoladeproducten, die inspelen op veranderende consumentenvoorkeuren voor hoogwaardige en ethisch verantwoorde producten. Ondernemingen moeten zich aanpassen aan deze trends om concurrerend te blijven.</w:t>
       </w:r>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7E051690"/>
+    <w:nsid w:val="B54A1019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>