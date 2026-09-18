--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verwerking van cacao en vervaardiging van chocolade en suikerwerk (SBI 10.82) · Gegenereerd op 4 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: verwerking van cacao en vervaardiging van chocolade en suikerwerk (SBI 10.82) · Gegenereerd op 18 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van cacao- en chocoladeverwerking richten zich op het omzetten van cacaobonen tot eindproducten zoals chocolade en suikerwerk. Deze bedrijven betrekken hun grondstoffen vaak uit cacaoproducerende landen en zetten deze om in verschillende vormen van chocolade, variërend van repen tot pralines en suikergoed. De verwerking omvat meerdere stappen, waaronder het roosteren, malen en concheren van de cacaobonen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afzetmarkt voor deze producten is divers en omvat zowel groothandels als detailhandelaren die de producten distribueren naar supermarkten, speciaalzaken en horeca. Er is ook een groeiende vraag naar premium en duurzame chocoladeproducten, die inspelen op veranderende consumentenvoorkeuren voor hoogwaardige en ethisch verantwoorde producten. Ondernemingen moeten zich aanpassen aan deze trends om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door sterke concurrentie en innovatie, waarbij spelers voortdurend nieuwe smaken en producten introduceren om aan de veranderende consumentenvraag te voldoen. Daarnaast spelen prijsfluctuaties van grondstoffen en regelgeving rondom voedselveiligheid een belangrijke rol in de bedrijfsvoering. Het is essentieel voor ondernemingen in deze sector om efficiëntie en kwaliteit te waarborgen om succesvol te blijven opereren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 25.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 25.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B54A1019"/>
+    <w:nsid w:val="0822CEEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>