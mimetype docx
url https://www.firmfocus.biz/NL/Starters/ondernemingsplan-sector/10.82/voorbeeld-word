--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: verwerking van cacao en vervaardiging van chocolade en suikerwerk (SBI 10.82) · Gegenereerd op 18 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: verwerking van cacao en vervaardiging van chocolade en suikerwerk (SBI 10.82) · Gegenereerd op 2 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van cacao- en chocoladeverwerking richten zich op het omzetten van cacaobonen tot eindproducten zoals chocolade en suikerwerk. Deze bedrijven betrekken hun grondstoffen vaak uit cacaoproducerende landen en zetten deze om in verschillende vormen van chocolade, variërend van repen tot pralines en suikergoed. De verwerking omvat meerdere stappen, waaronder het roosteren, malen en concheren van de cacaobonen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afzetmarkt voor deze producten is divers en omvat zowel groothandels als detailhandelaren die de producten distribueren naar supermarkten, speciaalzaken en horeca. Er is ook een groeiende vraag naar premium en duurzame chocoladeproducten, die inspelen op veranderende consumentenvoorkeuren voor hoogwaardige en ethisch verantwoorde producten. Ondernemingen moeten zich aanpassen aan deze trends om concurrerend te blijven.</w:t>
       </w:r>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0822CEEF"/>
+    <w:nsid w:val="DD813C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=10.82" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>