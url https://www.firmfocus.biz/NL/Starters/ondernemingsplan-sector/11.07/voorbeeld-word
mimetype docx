--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van frisdranken; productie van mineraalwater en overig gebotteld water (SBI 11.07) · Gegenereerd op 12 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van frisdranken; productie van mineraalwater en overig gebotteld water (SBI 11.07) · Gegenereerd op 27 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor vervaardiging van frisdranken en productie van mineraalwater omvat bedrijven die zich bezighouden met het produceren, bottelen en distribueren van diverse dranken. Deze ondernemingen richten zich op een breed scala aan producten, waaronder koolzuurhoudende dranken, mineraalwater, vruchtensappen en sportdranken. De productieprocessen variëren van het extraheren en zuiveren van waterbronnen tot het mengen van ingrediënten en het bottelen van de eindproducten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring in deze sector bestaat voornamelijk uit groothandels, supermarkten, horecaondernemingen en gespecialiseerde drankwinkels. Daarnaast zijn er ook directe verkoopkanalen aan consumenten via online platforms. De markt wordt gekenmerkt door een hoge mate van concurrentie, waarbij merken zich onderscheiden door smaakvariaties, verpakking en duurzaamheid.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="57109815"/>
+    <w:nsid w:val="0252D5DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>