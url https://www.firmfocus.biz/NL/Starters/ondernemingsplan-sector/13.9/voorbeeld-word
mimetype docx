--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van overige textielproducten (SBI 13.9) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van overige textielproducten (SBI 13.9) · Gegenereerd op 11 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van overige textielproducten richten zich op het produceren van diverse textielgoederen die niet onder de standaardcategorieën zoals kleding of vloerbedekking vallen. Denk hierbij aan producten zoals technische textielen, huishoudelijke textielartikelen, en industriële textielen. Deze bedrijven zijn vaak gespecialiseerd in het ontwikkelen van op maat gemaakte oplossingen voor specifieke toepassingen in verschillende industrieën.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze ondernemingen variëren sterk en kunnen zowel zakelijke klanten als consumenten omvatten. Zakelijke klanten bevinden zich vaak in sectoren zoals de auto-industrie, de bouw, en de gezondheidszorg, waar specifieke textieloplossingen vereist zijn. Consumenten kunnen producten afnemen zoals huishoudelijke textielartikelen en decoratieve stoffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch, met een toenemende vraag naar duurzame en functionele textielproducten. Er is een sterke nadruk op innovatie in materialen en productiemethoden om te voldoen aan veranderende behoeften en milieunormen. Bedrijven moeten zich aanpassen aan technologische ontwikkelingen en internationale concurrentie om hun positie in de markt te behouden en te versterken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6CDD0D97"/>
+    <w:nsid w:val="66F00254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>