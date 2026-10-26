--- v2 (2026-09-11)
+++ v3 (2026-10-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van overige textielproducten (SBI 13.9) · Gegenereerd op 11 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van overige textielproducten (SBI 13.9) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van overige textielproducten richten zich op het produceren van diverse textielgoederen die niet onder de standaardcategorieën zoals kleding of vloerbedekking vallen. Denk hierbij aan producten zoals technische textielen, huishoudelijke textielartikelen, en industriële textielen. Deze bedrijven zijn vaak gespecialiseerd in het ontwikkelen van op maat gemaakte oplossingen voor specifieke toepassingen in verschillende industrieën.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze ondernemingen variëren sterk en kunnen zowel zakelijke klanten als consumenten omvatten. Zakelijke klanten bevinden zich vaak in sectoren zoals de auto-industrie, de bouw, en de gezondheidszorg, waar specifieke textieloplossingen vereist zijn. Consumenten kunnen producten afnemen zoals huishoudelijke textielartikelen en decoratieve stoffen.</w:t>
       </w:r>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="66F00254"/>
+    <w:nsid w:val="2CBAA63B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=13.9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>