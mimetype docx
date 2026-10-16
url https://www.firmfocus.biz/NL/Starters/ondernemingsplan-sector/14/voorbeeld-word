--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van kleding (SBI 14) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van kleding (SBI 14) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor vervaardiging van kleding richt zich op het ontwerpen, produceren en distribueren van kledingstukken. Bedrijven in deze sector zijn verantwoordelijk voor het volledige proces van grondstof tot eindproduct, waarbij stoffen worden omgezet in draagbare modeartikelen. Deze ondernemingen variëren van kleine, ambachtelijke ateliers tot grote, industriële kledingfabrikanten die op mondiale schaal opereren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doelgroepen voor kledingproductie zijn divers en omvatten zowel consumenten als zakelijke klanten. Consumenten kunnen particulieren zijn die kleding kopen voor persoonlijk gebruik, terwijl zakelijke klanten bijvoorbeeld detailhandelaren en modeketens zijn die kleding in bulk afnemen voor wederverkoop. Daarnaast zijn er speciale niches zoals sportkleding, bedrijfskleding en haute couture die specifieke klantbehoeften adresseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving binnen de kledingproductie is dynamisch en concurrerend. Trends en consumentengedrag veranderen snel, wat vraagt om flexibiliteit en aanpassingsvermogen van de producenten. Factoren zoals prijsdruk, duurzaamheidseisen en technologische innovaties spelen een belangrijke rol in deze sector. Ondernemingen moeten voortdurend inspelen op deze veranderingen om concurrerend te blijven en aan de verwachtingen van hun klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 42.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 42.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8E4CC679"/>
+    <w:nsid w:val="098B2B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>