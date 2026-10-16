--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van leer, lederwaren en schoenen (SBI 15) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van leer, lederwaren en schoenen (SBI 15) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor vervaardiging van leer, lederwaren en schoenen richt zich op het produceren van diverse producten die zowel functioneel als esthetisch zijn. Ondernemingen in deze sector zijn verantwoordelijk voor het bewerken van grondstoffen zoals ruw leer tot afgewerkte producten, waaronder schoenen, tassen, riemen en andere accessoires. Deze producten worden geleverd aan detailhandelaren, groothandelaars en direct aan consumenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor leer en lederwaren is divers en competitief, met een breed scala aan klanten die uiteenlopen van modebewuste consumenten tot bedrijven die functionele werkkleding nodig hebben. Ondernemingen moeten inspelen op trends in mode en duurzaamheid, terwijl zij ook rekening houden met de eisen van verschillende markten, zoals luxe en massaproductie. Het onderscheiden van concurrenten gebeurt vaak door kwaliteit en vakmanschap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door internationale handel, veranderende consumententrends en regelgeving omtrent duurzaamheid en ethiek. Bedrijven moeten voortdurend innoveren en zich aanpassen aan veranderende omstandigheden, zoals stijgende grondstofkosten en de vraag naar milieuvriendelijke productieprocessen. Dit vereist strategische planning en een scherp oog voor detail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 50.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 50.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="29B1A211"/>
+    <w:nsid w:val="62061829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>