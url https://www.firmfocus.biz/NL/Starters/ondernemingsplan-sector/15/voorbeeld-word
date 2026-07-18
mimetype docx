--- v0 (2026-05-30)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van leer, lederwaren en schoenen (SBI 15) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van leer, lederwaren en schoenen (SBI 15) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor vervaardiging van leer, lederwaren en schoenen richt zich op het produceren van diverse producten die zowel functioneel als esthetisch zijn. Ondernemingen in deze sector zijn verantwoordelijk voor het bewerken van grondstoffen zoals ruw leer tot afgewerkte producten, waaronder schoenen, tassen, riemen en andere accessoires. Deze producten worden geleverd aan detailhandelaren, groothandelaars en direct aan consumenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor leer en lederwaren is divers en competitief, met een breed scala aan klanten die uiteenlopen van modebewuste consumenten tot bedrijven die functionele werkkleding nodig hebben. Ondernemingen moeten inspelen op trends in mode en duurzaamheid, terwijl zij ook rekening houden met de eisen van verschillende markten, zoals luxe en massaproductie. Het onderscheiden van concurrenten gebeurt vaak door kwaliteit en vakmanschap.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B415AE5"/>
+    <w:nsid w:val="CCD8B1A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>