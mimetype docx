--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van leer, lederwaren en schoenen (SBI 15) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van leer, lederwaren en schoenen (SBI 15) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor vervaardiging van leer, lederwaren en schoenen richt zich op het produceren van diverse producten die zowel functioneel als esthetisch zijn. Ondernemingen in deze sector zijn verantwoordelijk voor het bewerken van grondstoffen zoals ruw leer tot afgewerkte producten, waaronder schoenen, tassen, riemen en andere accessoires. Deze producten worden geleverd aan detailhandelaren, groothandelaars en direct aan consumenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor leer en lederwaren is divers en competitief, met een breed scala aan klanten die uiteenlopen van modebewuste consumenten tot bedrijven die functionele werkkleding nodig hebben. Ondernemingen moeten inspelen op trends in mode en duurzaamheid, terwijl zij ook rekening houden met de eisen van verschillende markten, zoals luxe en massaproductie. Het onderscheiden van concurrenten gebeurt vaak door kwaliteit en vakmanschap.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CCD8B1A2"/>
+    <w:nsid w:val="29B1A211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>