--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: primaire houtbewerking en verduurzamen van hout (SBI 16.1) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: primaire houtbewerking en verduurzamen van hout (SBI 16.1) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van primaire houtbewerking en verduurzamen van hout houden zich bezig met het verwerken van ruw hout tot bruikbare producten zoals planken, balken en plaatmateriaal. Deze bedrijven richten zich op het verbeteren van de duurzaamheid van hout door middel van behandelingen die de levensduur verlengen en de weerstand tegen vocht en insecten verhogen. Het proces begint vaak met het zagen en drogen van het hout, gevolgd door diverse conserveringsmethoden zoals impregneren of thermische modificatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze sector bestaat voornamelijk uit bouwbedrijven, meubelmakers en fabrikanten van houten constructies. Daarnaast zijn er ook afnemers in de tuin- en landschapsinrichting die op zoek zijn naar duurzame houtoplossingen. De vraag naar deze producten groeit door de toenemende aandacht voor milieuvriendelijke en duurzame bouwmaterialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door trends in duurzaamheid en regelgeving op het gebied van bosbeheer en houtkap. Ondernemingen moeten zich voortdurend aanpassen aan veranderende normen en eisen, zowel op nationaal als internationaal niveau. De concurrentie in de sector is aanzienlijk, met zowel grote spelers als kleinere gespecialiseerde bedrijven die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="85C1D54B"/>
+    <w:nsid w:val="CBB5F19B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=16.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>