--- v0 (2026-05-30)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: primaire houtbewerking en verduurzamen van hout (SBI 16.1) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: primaire houtbewerking en verduurzamen van hout (SBI 16.1) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van primaire houtbewerking en verduurzamen van hout houden zich bezig met het verwerken van ruw hout tot bruikbare producten zoals planken, balken en plaatmateriaal. Deze bedrijven richten zich op het verbeteren van de duurzaamheid van hout door middel van behandelingen die de levensduur verlengen en de weerstand tegen vocht en insecten verhogen. Het proces begint vaak met het zagen en drogen van het hout, gevolgd door diverse conserveringsmethoden zoals impregneren of thermische modificatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze sector bestaat voornamelijk uit bouwbedrijven, meubelmakers en fabrikanten van houten constructies. Daarnaast zijn er ook afnemers in de tuin- en landschapsinrichting die op zoek zijn naar duurzame houtoplossingen. De vraag naar deze producten groeit door de toenemende aandacht voor milieuvriendelijke en duurzame bouwmaterialen.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B87CF83B"/>
+    <w:nsid w:val="7FEB60B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>