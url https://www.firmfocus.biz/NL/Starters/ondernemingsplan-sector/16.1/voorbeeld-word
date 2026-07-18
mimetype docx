--- v1 (2026-07-18)
+++ v2 (2026-07-18)
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7FEB60B1"/>
+    <w:nsid w:val="69390012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>