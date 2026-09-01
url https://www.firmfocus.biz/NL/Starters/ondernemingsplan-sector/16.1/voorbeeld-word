--- v2 (2026-07-18)
+++ v3 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: primaire houtbewerking en verduurzamen van hout (SBI 16.1) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: primaire houtbewerking en verduurzamen van hout (SBI 16.1) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van primaire houtbewerking en verduurzamen van hout houden zich bezig met het verwerken van ruw hout tot bruikbare producten zoals planken, balken en plaatmateriaal. Deze bedrijven richten zich op het verbeteren van de duurzaamheid van hout door middel van behandelingen die de levensduur verlengen en de weerstand tegen vocht en insecten verhogen. Het proces begint vaak met het zagen en drogen van het hout, gevolgd door diverse conserveringsmethoden zoals impregneren of thermische modificatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze sector bestaat voornamelijk uit bouwbedrijven, meubelmakers en fabrikanten van houten constructies. Daarnaast zijn er ook afnemers in de tuin- en landschapsinrichting die op zoek zijn naar duurzame houtoplossingen. De vraag naar deze producten groeit door de toenemende aandacht voor milieuvriendelijke en duurzame bouwmaterialen.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="69390012"/>
+    <w:nsid w:val="85C1D54B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>