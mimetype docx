--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van overig timmerwerk voor de bouw (SBI 16.23) · Gegenereerd op 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van overig timmerwerk voor de bouw (SBI 16.23) · Gegenereerd op 28 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van overig timmerwerk voor de bouw' richt zich op het ontwerpen, produceren en installeren van houten constructies die niet onder standaard timmerwerk vallen. Dit omvat onder andere maatwerkoplossingen zoals trappen, kozijnen, en interieuronderdelen. Bedrijven in deze sector werken vaak nauw samen met aannemers, architecten en projectontwikkelaars om specifieke bouwprojecten te realiseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring bestaat voornamelijk uit bouwbedrijven, vastgoedontwikkelaars en soms particuliere klanten die op zoek zijn naar op maat gemaakte houtoplossingen. De vraag binnen deze sector is sterk afhankelijk van de bouwsector en vastgoedontwikkeling. Stedelijke gebieden met veel nieuwbouwprojecten bieden vaak de meeste kansen voor groei.</w:t>
       </w:r>
@@ -1128,51 +1128,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74D666B3"/>
+    <w:nsid w:val="64F8DF11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>