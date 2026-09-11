--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van overig timmerwerk voor de bouw (SBI 16.23) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van overig timmerwerk voor de bouw (SBI 16.23) · Gegenereerd op 11 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van overig timmerwerk voor de bouw' richt zich op het ontwerpen, produceren en installeren van houten constructies die niet onder standaard timmerwerk vallen. Dit omvat onder andere maatwerkoplossingen zoals trappen, kozijnen, en interieuronderdelen. Bedrijven in deze sector werken vaak nauw samen met aannemers, architecten en projectontwikkelaars om specifieke bouwprojecten te realiseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring bestaat voornamelijk uit bouwbedrijven, vastgoedontwikkelaars en soms particuliere klanten die op zoek zijn naar op maat gemaakte houtoplossingen. De vraag binnen deze sector is sterk afhankelijk van de bouwsector en vastgoedontwikkeling. Stedelijke gebieden met veel nieuwbouwprojecten bieden vaak de meeste kansen voor groei.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is competitief, met een sterke nadruk op vakmanschap en kwaliteit. Innovaties in materialen en technieken kunnen een rol spelen in het behoud van concurrentievermogen. Daarnaast is er een groeiende focus op duurzaamheid en milieuvriendelijke productieprocessen, wat een belangrijke overweging is voor veel bedrijven in deze sector. Het vermogen om zich aan te passen aan veranderende bouwvoorschriften en klantverwachtingen is cruciaal voor succes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 47.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 47.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1128,51 +1128,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64F8DF11"/>
+    <w:nsid w:val="51627299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>