--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van overig timmerwerk voor de bouw (SBI 16.23) · Gegenereerd op 11 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van overig timmerwerk voor de bouw (SBI 16.23) · Gegenereerd op 27 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van overig timmerwerk voor de bouw' richt zich op het ontwerpen, produceren en installeren van houten constructies die niet onder standaard timmerwerk vallen. Dit omvat onder andere maatwerkoplossingen zoals trappen, kozijnen, en interieuronderdelen. Bedrijven in deze sector werken vaak nauw samen met aannemers, architecten en projectontwikkelaars om specifieke bouwprojecten te realiseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring bestaat voornamelijk uit bouwbedrijven, vastgoedontwikkelaars en soms particuliere klanten die op zoek zijn naar op maat gemaakte houtoplossingen. De vraag binnen deze sector is sterk afhankelijk van de bouwsector en vastgoedontwikkeling. Stedelijke gebieden met veel nieuwbouwprojecten bieden vaak de meeste kansen voor groei.</w:t>
       </w:r>
@@ -570,51 +570,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -724,51 +724,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -828,51 +828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -945,51 +945,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1015,64 +1015,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1128,51 +1128,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="51627299"/>
+    <w:nsid w:val="55907717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1407,51 +1407,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=16.23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>