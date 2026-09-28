--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van papier- en kartonwaren (SBI 17.2) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van papier- en kartonwaren (SBI 17.2) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de vervaardiging van papier- en kartonwaren richten zich op de productie van diverse producten zoals verpakkingsmateriaal, papierproducten voor kantoor en huishoudelijk gebruik, en gespecialiseerde kartonwaren. Deze bedrijven transformeren grondstoffen zoals pulp en gerecycled papier tot eindproducten die voldoen aan specifieke eisen van klanten in uiteenlopende sectoren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van papier- en kartonwaren zijn divers. Ze omvatten bedrijven in de voedingsmiddelenindustrie, detailhandel, logistiek, en kantoorartikelenleveranciers. Daarnaast bedienen deze ondernemingen ook nichemarkten met op maat gemaakte oplossingen voor speciale toepassingen. De vraag naar milieuvriendelijke en duurzame producten groeit, wat een invloed heeft op de productieprocessen en materiaalkeuzes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor de vervaardiging van papier- en kartonwaren wordt gekenmerkt door een sterke concurrentie en een toenemende druk om te verduurzamen. Ondernemingen in deze sector moeten zich voortdurend aanpassen aan veranderende regelgeving en consumentenvoorkeuren. De sector kent technologische innovaties die productie-efficiëntie verbeteren en helpen bij het minimaliseren van milieueffecten. Bedrijven die hierin investeren, kunnen hun concurrentiepositie versterken en inspelen op de groeiende vraag naar duurzame producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -699,51 +699,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -853,51 +853,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1144,64 +1144,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="396587B4"/>
+    <w:nsid w:val="63C596AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1536,51 +1536,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=17.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>