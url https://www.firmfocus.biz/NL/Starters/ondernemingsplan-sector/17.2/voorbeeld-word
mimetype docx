--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van papier- en kartonwaren (SBI 17.2) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van papier- en kartonwaren (SBI 17.2) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de vervaardiging van papier- en kartonwaren richten zich op de productie van diverse producten zoals verpakkingsmateriaal, papierproducten voor kantoor en huishoudelijk gebruik, en gespecialiseerde kartonwaren. Deze bedrijven transformeren grondstoffen zoals pulp en gerecycled papier tot eindproducten die voldoen aan specifieke eisen van klanten in uiteenlopende sectoren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van papier- en kartonwaren zijn divers. Ze omvatten bedrijven in de voedingsmiddelenindustrie, detailhandel, logistiek, en kantoorartikelenleveranciers. Daarnaast bedienen deze ondernemingen ook nichemarkten met op maat gemaakte oplossingen voor speciale toepassingen. De vraag naar milieuvriendelijke en duurzame producten groeit, wat een invloed heeft op de productieprocessen en materiaalkeuzes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor de vervaardiging van papier- en kartonwaren wordt gekenmerkt door een sterke concurrentie en een toenemende druk om te verduurzamen. Ondernemingen in deze sector moeten zich voortdurend aanpassen aan veranderende regelgeving en consumentenvoorkeuren. De sector kent technologische innovaties die productie-efficiëntie verbeteren en helpen bij het minimaliseren van milieueffecten. Bedrijven die hierin investeren, kunnen hun concurrentiepositie versterken en inspelen op de groeiende vraag naar duurzame producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6BAB0AB2"/>
+    <w:nsid w:val="726A59BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>