--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="726A59BC"/>
+    <w:nsid w:val="26AEF049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>