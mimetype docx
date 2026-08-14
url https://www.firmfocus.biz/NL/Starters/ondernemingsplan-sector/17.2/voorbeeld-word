--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van papier- en kartonwaren (SBI 17.2) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van papier- en kartonwaren (SBI 17.2) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de vervaardiging van papier- en kartonwaren richten zich op de productie van diverse producten zoals verpakkingsmateriaal, papierproducten voor kantoor en huishoudelijk gebruik, en gespecialiseerde kartonwaren. Deze bedrijven transformeren grondstoffen zoals pulp en gerecycled papier tot eindproducten die voldoen aan specifieke eisen van klanten in uiteenlopende sectoren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van papier- en kartonwaren zijn divers. Ze omvatten bedrijven in de voedingsmiddelenindustrie, detailhandel, logistiek, en kantoorartikelenleveranciers. Daarnaast bedienen deze ondernemingen ook nichemarkten met op maat gemaakte oplossingen voor speciale toepassingen. De vraag naar milieuvriendelijke en duurzame producten groeit, wat een invloed heeft op de productieprocessen en materiaalkeuzes.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="26AEF049"/>
+    <w:nsid w:val="396587B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>