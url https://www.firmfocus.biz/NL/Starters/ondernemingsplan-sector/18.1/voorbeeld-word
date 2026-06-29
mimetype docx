--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: drukkerijen en dienstverlening voor drukkerijen (SBI 18.1) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: drukkerijen en dienstverlening voor drukkerijen (SBI 18.1) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector drukkerijen en dienstverlening voor drukkerijen zijn verantwoordelijk voor het produceren en leveren van drukwerk. Dit omvat een breed scala aan producten zoals boeken, tijdschriften, folders en verpakkingsmaterialen. Daarnaast bieden zij aanvullende diensten zoals ontwerp, prepress en nabewerking. Deze bedrijven spelen een cruciale rol in het beschikbaar maken van visuele en tekstuele informatie in fysieke vorm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van drukkerijen varieert sterk en omvat uitgeverijen, marketingbureaus, detailhandelaren en andere bedrijven die drukwerk nodig hebben voor communicatie en promotiedoeleinden. Ook instellingen zoals scholen, overheidsorganisaties en non-profitorganisaties behoren tot hun klanten. De sector bedient zowel grote als kleine oplages, afhankelijk van de specifieke behoeften van de klant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor drukkerijen is dynamisch en onderhevig aan technologische veranderingen. De opkomst van digitale druktechnieken en de verschuiving naar online media vormen zowel uitdagingen als kansen voor de traditionele drukkerij. Desondanks blijft de vraag naar hoogwaardig drukwerk bestaan, vooral in niches waar fysieke media een bijzondere waarde bieden. Concurrentie komt zowel van binnenlandse als internationale spelers, waardoor efficiëntie en kwaliteit belangrijke factoren zijn voor succes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 57.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 59.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4CA8C80B"/>
+    <w:nsid w:val="FB1715A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>