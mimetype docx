--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FB1715A8"/>
+    <w:nsid w:val="723FD8AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>