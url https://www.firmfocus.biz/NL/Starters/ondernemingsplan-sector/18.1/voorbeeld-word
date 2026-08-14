--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: drukkerijen en dienstverlening voor drukkerijen (SBI 18.1) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: drukkerijen en dienstverlening voor drukkerijen (SBI 18.1) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector drukkerijen en dienstverlening voor drukkerijen zijn verantwoordelijk voor het produceren en leveren van drukwerk. Dit omvat een breed scala aan producten zoals boeken, tijdschriften, folders en verpakkingsmaterialen. Daarnaast bieden zij aanvullende diensten zoals ontwerp, prepress en nabewerking. Deze bedrijven spelen een cruciale rol in het beschikbaar maken van visuele en tekstuele informatie in fysieke vorm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van drukkerijen varieert sterk en omvat uitgeverijen, marketingbureaus, detailhandelaren en andere bedrijven die drukwerk nodig hebben voor communicatie en promotiedoeleinden. Ook instellingen zoals scholen, overheidsorganisaties en non-profitorganisaties behoren tot hun klanten. De sector bedient zowel grote als kleine oplages, afhankelijk van de specifieke behoeften van de klant.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="723FD8AA"/>
+    <w:nsid w:val="F92292DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>