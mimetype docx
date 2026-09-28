--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: drukkerijen en dienstverlening voor drukkerijen (SBI 18.1) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: drukkerijen en dienstverlening voor drukkerijen (SBI 18.1) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector drukkerijen en dienstverlening voor drukkerijen zijn verantwoordelijk voor het produceren en leveren van drukwerk. Dit omvat een breed scala aan producten zoals boeken, tijdschriften, folders en verpakkingsmaterialen. Daarnaast bieden zij aanvullende diensten zoals ontwerp, prepress en nabewerking. Deze bedrijven spelen een cruciale rol in het beschikbaar maken van visuele en tekstuele informatie in fysieke vorm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van drukkerijen varieert sterk en omvat uitgeverijen, marketingbureaus, detailhandelaren en andere bedrijven die drukwerk nodig hebben voor communicatie en promotiedoeleinden. Ook instellingen zoals scholen, overheidsorganisaties en non-profitorganisaties behoren tot hun klanten. De sector bedient zowel grote als kleine oplages, afhankelijk van de specifieke behoeften van de klant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor drukkerijen is dynamisch en onderhevig aan technologische veranderingen. De opkomst van digitale druktechnieken en de verschuiving naar online media vormen zowel uitdagingen als kansen voor de traditionele drukkerij. Desondanks blijft de vraag naar hoogwaardig drukwerk bestaan, vooral in niches waar fysieke media een bijzondere waarde bieden. Concurrentie komt zowel van binnenlandse als internationale spelers, waardoor efficiëntie en kwaliteit belangrijke factoren zijn voor succes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 59.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 59.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -675,51 +675,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -829,51 +829,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -933,51 +933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1050,51 +1050,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1120,64 +1120,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F92292DC"/>
+    <w:nsid w:val="2D633306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=18.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>