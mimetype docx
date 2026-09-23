--- v1 (2026-08-09)
+++ v2 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reproductie van opgenomen media (SBI 18.2) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: reproductie van opgenomen media (SBI 18.2) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector 'reproductie van opgenomen media' zijn gespecialiseerd in het dupliceren en distribueren van audiovisuele content. Dit omvat het vermenigvuldigen van films, muziek, software en andere digitale of analoge media op dragers zoals cd's, dvd's, en USB-sticks. Bedrijven in deze sector bieden hun diensten aan producenten van originele content aan, zoals filmstudio's, muzieklabels, en softwareontwikkelaars, die hun producten op grote schaal willen verspreiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor reproductiebedrijven wordt beïnvloed door technologische vooruitgang en veranderingen in consumentengedrag. De vraag naar fysieke media neemt af door de opkomst van digitale distributieplatforms. Toch blijft er een nichemarkt bestaan, vooral voor verzamelobjecten en speciale edities. Bedrijven moeten zich aanpassen aan deze trends door hun diensten te diversifiëren en nieuwe marktkansen te benutten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze sector is het essentieel om te voldoen aan strikte kwaliteits- en auteursrechtelijke eisen. Ondernemers moeten zorgen voor nauwkeurige productieregels en contractuele afspraken met contentleveranciers. Bovendien zijn investeringen in moderne technologieën en efficiënte productieprocessen cruciaal om kosten te beheersen en competitief te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 79.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 79.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D59C2C31"/>
+    <w:nsid w:val="CAA7071A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=18.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>