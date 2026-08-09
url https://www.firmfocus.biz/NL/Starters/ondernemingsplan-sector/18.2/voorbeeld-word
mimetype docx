--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reproductie van opgenomen media (SBI 18.2) · Gegenereerd op 24 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: reproductie van opgenomen media (SBI 18.2) · Gegenereerd op 9 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector 'reproductie van opgenomen media' zijn gespecialiseerd in het dupliceren en distribueren van audiovisuele content. Dit omvat het vermenigvuldigen van films, muziek, software en andere digitale of analoge media op dragers zoals cd's, dvd's, en USB-sticks. Bedrijven in deze sector bieden hun diensten aan producenten van originele content aan, zoals filmstudio's, muzieklabels, en softwareontwikkelaars, die hun producten op grote schaal willen verspreiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor reproductiebedrijven wordt beïnvloed door technologische vooruitgang en veranderingen in consumentengedrag. De vraag naar fysieke media neemt af door de opkomst van digitale distributieplatforms. Toch blijft er een nichemarkt bestaan, vooral voor verzamelobjecten en speciale edities. Bedrijven moeten zich aanpassen aan deze trends door hun diensten te diversifiëren en nieuwe marktkansen te benutten.</w:t>
       </w:r>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="79056E05"/>
+    <w:nsid w:val="D59C2C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>