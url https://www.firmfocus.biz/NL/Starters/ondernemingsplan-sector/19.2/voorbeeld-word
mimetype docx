--- v2 (2026-09-01)
+++ v3 (2026-10-25)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: aardolieverwerking (SBI 19.2) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: aardolieverwerking (SBI 19.2) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de aardolieverwerkingssector zijn verantwoordelijk voor het raffineren van ruwe olie tot bruikbare producten zoals benzine, diesel, kerosine en stookolie. Deze processen vinden plaats in raffinaderijen, waar complexe chemische technieken worden toegepast om de ruwe olie om te zetten in verschillende fracties. De producten vinden hun weg naar diverse markten, waaronder transport, energieopwekking en de chemische industrie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor aardolieverwerking is wereldwijd en wordt beïnvloed door factoren zoals de prijs van ruwe olie, milieuwetgeving en geopolitieke ontwikkelingen. Bedrijven in deze sector moeten zich aanpassen aan schommelingen in de vraag en de prijs van olieproducten. Tevens is er een toenemende druk om te verduurzamen en te voldoen aan strengere milieueisen, wat invloed heeft op de operationele strategieën van deze ondernemingen.</w:t>
       </w:r>
@@ -612,51 +612,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -766,51 +766,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -870,51 +870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -987,51 +987,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1057,64 +1057,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1170,51 +1170,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="14125AB3"/>
+    <w:nsid w:val="BC13B28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1449,51 +1449,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=19.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>