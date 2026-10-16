--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van overige organische basischemicaliën (SBI 20.14) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van overige organische basischemicaliën (SBI 20.14) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van overige organische basischemicaliën richten zich op de productie van basiscomponenten die dienen als bouwstenen voor een breed scala aan industriële toepassingen. Deze chemicaliën worden vaak gebruikt in de farmaceutische industrie, de productie van kunststoffen, en de vervaardiging van coatings en lijmen. De bedrijven in deze sector opereren meestal in een B2B-markt en leveren hun producten aan grote industriële spelers die deze basischemicaliën verder verwerken tot eindproducten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector wordt gekenmerkt door sterke concurrentie en strikte regelgeving. Bedrijven moeten voldoen aan zowel nationale als internationale milieunormen en veiligheidsvoorschriften. Daarnaast speelt prijsvolatiliteit van grondstoffen een grote rol in de bedrijfsvoering, wat vraagt om strategisch inkoopbeheer en kostenbeheersing. Innovatie en technologische vooruitgang kunnen bedrijven helpen efficiënter te produceren en concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten van ondernemingen in deze sector verwachten niet alleen consistent hoge kwaliteit, maar ook betrouwbaarheid in levering. Flexibiliteit in productieprocessen kan een belangrijke rol spelen bij het inspelen op veranderende klantbehoeften en marktdynamiek. Het vermogen om snel te reageren op markttrends en klantvragen is essentieel voor het succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 35.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 35.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -687,51 +687,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -841,51 +841,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -945,51 +945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1062,51 +1062,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1132,64 +1132,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DA0B798F"/>
+    <w:nsid w:val="584C60B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1524,51 +1524,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=20.14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>