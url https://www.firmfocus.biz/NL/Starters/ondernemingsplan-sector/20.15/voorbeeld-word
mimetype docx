--- v1 (2026-07-28)
+++ v2 (2026-09-21)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van kunstmeststoffen en stikstofverbindingen (SBI 20.15) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van kunstmeststoffen en stikstofverbindingen (SBI 20.15) · Gegenereerd op 21 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van kunstmeststoffen en stikstofverbindingen richten zich op de productie van essentiële agrarische chemicaliën. Deze producten worden voornamelijk gebruikt in de landbouwsector om de bodemvruchtbaarheid te verbeteren en de gewasopbrengst te verhogen. De productie omvat zowel vaste als vloeibare meststoffen, evenals diverse stikstofverbindingen die een cruciale rol spelen in de voedingsstoffenvoorziening voor gewassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De belangrijkste afnemers zijn boeren, agrarische coöperaties en groothandels in agrarische benodigdheden. De vraag naar deze producten is nauw verbonden met de agrarische cyclus en de wereldwijde voedselproductie. Dit betekent dat de sector gevoelig is voor veranderingen in landbouwpraktijken, weersomstandigheden en internationale marktprijzen voor landbouwproducten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door strikte regelgeving met betrekking tot milieueffecten en veiligheid. Producenten moeten voldoen aan nationale en internationale normen om te opereren. Daarnaast is er een toenemende druk om milieuvriendelijkere productiemethoden te ontwikkelen, wat invloed heeft op investeringen en operationele processen binnen de sector. Concurrentie komt zowel van binnenlandse producenten als van internationale spelers, wat de noodzaak onderstreept voor efficiënte productie en strategische marktpositionering.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2DEB592A"/>
+    <w:nsid w:val="7CB399A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=20.15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>