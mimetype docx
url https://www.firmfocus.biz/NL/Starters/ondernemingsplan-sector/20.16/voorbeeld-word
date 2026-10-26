--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van kunststof in primaire vorm (SBI 20.16) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van kunststof in primaire vorm (SBI 20.16) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen die actief zijn in de vervaardiging van kunststof in primaire vorm richten zich op het produceren van basismaterialen die essentieel zijn voor diverse industrieën. Deze bedrijven verwerken grondstoffen zoals aardolie en aardgas tot polymeren en andere kunststofverbindingen. Deze producten worden vervolgens gebruikt als basis voor een breed scala aan toepassingen in sectoren zoals de auto-industrie, bouwsector, verpakkingsindustrie en consumentengoederen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch, beïnvloed door factoren zoals fluctuaties in grondstofprijzen, milieuvoorschriften en technologische innovaties. Bedrijven moeten zich voortdurend aanpassen aan veranderende regelgeving en streven naar duurzamere productieprocessen. Daarnaast speelt de globalisering een grote rol, waarbij concurrentie zowel lokaal als internationaal plaatsvindt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten van bedrijven in deze sector zijn vaak andere productiebedrijven die deze primaire kunststoffen verder verwerken tot eindproducten. De vraag naar kunststof in primaire vorm is sterk afhankelijk van de economische groei en de vraag in de eindmarkten. Om succesvol te zijn, moeten ondernemingen in deze sector efficiëntie en kwaliteit handhaven, terwijl ze tegelijkertijd inspelen op de veranderende behoeften van hun afnemers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -676,51 +676,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -830,51 +830,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -934,51 +934,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1051,51 +1051,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1121,64 +1121,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1234,51 +1234,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BC78EC1E"/>
+    <w:nsid w:val="C18369D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1513,51 +1513,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=20.16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>