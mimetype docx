--- v2 (2026-06-30)
+++ v3 (2026-09-20)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van verf, vernis e.d., drukinkt en mastiek (SBI 20.3) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van verf, vernis e.d., drukinkt en mastiek (SBI 20.3) · Gegenereerd op 20 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van verf, vernis, drukinkt en mastiek richten zich op de productie van coatings en kleurstoffen voor diverse toepassingen. Deze producten worden gebruikt in de bouw, automotive, grafische industrie en voor consumentenproducten. Bedrijven in deze sector ontwikkelen zowel functionele als esthetische oplossingen die variëren van beschermende coatings voor industriële machines tot decoratieve verf voor huizen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze ondernemingen is breed en omvat zowel zakelijke als particuliere afnemers. Bouwbedrijven, autofabrikanten, drukkerijen en detailhandelaren zijn belangrijke afnemers. Daarnaast zijn er ook directe verkopen aan consumenten via doe-het-zelf-winkels en gespecialiseerde verfwinkels. De vraag wordt beïnvloed door trends in duurzaamheid, zoals milieuvriendelijke en watergedragen producten, en technologische innovaties die de prestaties van verf en coatings verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van deze sector wordt gekenmerkt door strikte regelgeving op het gebied van milieu en veiligheid, wat invloed heeft op productieprocessen en productontwikkeling. Concurrentie is intens, met zowel grote multinationals als kleinere gespecialiseerde bedrijven die strijden om marktaandeel. Innovatie speelt een cruciale rol in het behouden van concurrentievoordeel, waarbij R&amp;D-investeringen essentieel zijn om aan de veranderende behoeften van de markt te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="54932076"/>
+    <w:nsid w:val="4230AE49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=20.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>