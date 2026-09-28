--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van synthetische en kunstmatige vezels (SBI 20.6) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van synthetische en kunstmatige vezels (SBI 20.6) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van synthetische en kunstmatige vezels richten zich op de productie van diverse soorten vezels die worden gebruikt in een breed scala aan industrieën. Deze vezels zijn essentieel voor de textielindustrie, waar ze worden toegepast in kleding, interieurstoffen en technische textielen. Daarnaast vinden ze hun weg naar de automobielsector, de bouw en de gezondheidszorg, waar ze dienen als grondstoffen voor producten zoals isolatiemateriaal, airbags en medische textielen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De belangrijkste klanten voor deze ondernemingen zijn textielfabrikanten, autofabrikanten en leveranciers van bouwmaterialen. Deze bedrijven vereisen hoogwaardige en betrouwbare vezels die voldoen aan specifieke technische eisen en duurzaamheidsnormen. De marktomgeving wordt gekenmerkt door sterke concurrentie, technologische vooruitgang en een toenemende vraag naar milieuvriendelijke producten. Ondernemingen moeten daarom voortdurend investeren in onderzoek en ontwikkeling om aan de veranderende behoeften van hun klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector opereert in een dynamische marktomgeving waar regelgeving en duurzaamheid steeds belangrijkere rollen spelen. Bedrijven moeten voldoen aan strenge milieunormen en tegelijkertijd kostenefficiënt blijven produceren. Dit vraagt om een strategische benadering waarbij innovatie en efficiëntie centraal staan. Ondernemers in deze sector moeten alert zijn op veranderingen in wetgeving en marktvraag om hun concurrentiepositie te behouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 77.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 77.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="90A99483"/>
+    <w:nsid w:val="59E0F3B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=20.6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>