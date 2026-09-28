--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van farmaceutische producten (geen grondstoffen) (SBI 21.2) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van farmaceutische producten (geen grondstoffen) (SBI 21.2) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van farmaceutische producten zijn verantwoordelijk voor het ontwikkelen, produceren en verpakken van geneesmiddelen die essentieel zijn voor de gezondheidszorg. Deze bedrijven richten zich op het leveren van eindproducten zoals tabletten, capsules, zalven en injecteerbare oplossingen. Deze producten worden geleverd aan apotheken, ziekenhuizen en andere zorginstellingen, en zijn bedoeld om de gezondheid van patiënten te verbeteren en te behouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren, wordt sterk gereguleerd door nationale en internationale wetgeving en richtlijnen. Dit zorgt ervoor dat de producten voldoen aan hoge kwaliteits- en veiligheidsnormen. De sector moet zich constant aanpassen aan wetenschappelijke en technologische innovaties, evenals aan veranderende regelgeving en marktbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De farmaceutische markt kenmerkt zich door een hoge mate van concurrentie en een sterke focus op onderzoek en ontwikkeling. Bedrijven investeren aanzienlijk in R&amp;D om nieuwe medicijnen te ontwikkelen en bestaande producten te verbeteren. Dit vereist een nauwe samenwerking met onderzoeksinstellingen en andere partners in de gezondheidszorgsector. De vraag naar farmaceutische producten blijft groeien, gedreven door demografische veranderingen en de toenemende behoefte aan gezondheidszorg wereldwijd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 48.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 48.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="924E8D07"/>
+    <w:nsid w:val="7491ADBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=21.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>