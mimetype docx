--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van glas en glaswerk (SBI 23.1) · Gegenereerd op 25 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van glas en glaswerk (SBI 23.1) · Gegenereerd op 9 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van glas en glaswerk richten zich op het produceren van diverse glasproducten, waaronder vlakglas, glasvezels en glaswerk voor huishoudelijk gebruik. Deze bedrijven bedienen een breed scala aan klanten, variërend van de bouwsector tot de auto-industrie, evenals consumentenmarkten voor huishoudelijke artikelen. De productieprocessen in deze sector zijn sterk afhankelijk van grondstoffen zoals siliciumdioxide en vereisen gespecialiseerde apparatuur en technieken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor glas en glaswerk wordt gekenmerkt door een sterke concurrentie, zowel nationaal als internationaal. Er is een groeiende vraag naar duurzame en energie-efficiënte glasoplossingen, wat bedrijven stimuleert om hun processen te optimaliseren en nieuwe producten te ontwikkelen. De sector ziet ook een toenemende druk om te voldoen aan milieunormen en regelgeving, wat invloed heeft op de productie- en distributiepraktijken.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="818C6215"/>
+    <w:nsid w:val="640A4709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>