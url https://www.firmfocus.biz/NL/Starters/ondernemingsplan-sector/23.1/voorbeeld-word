--- v1 (2026-08-09)
+++ v2 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van glas en glaswerk (SBI 23.1) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van glas en glaswerk (SBI 23.1) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van glas en glaswerk richten zich op het produceren van diverse glasproducten, waaronder vlakglas, glasvezels en glaswerk voor huishoudelijk gebruik. Deze bedrijven bedienen een breed scala aan klanten, variërend van de bouwsector tot de auto-industrie, evenals consumentenmarkten voor huishoudelijke artikelen. De productieprocessen in deze sector zijn sterk afhankelijk van grondstoffen zoals siliciumdioxide en vereisen gespecialiseerde apparatuur en technieken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor glas en glaswerk wordt gekenmerkt door een sterke concurrentie, zowel nationaal als internationaal. Er is een groeiende vraag naar duurzame en energie-efficiënte glasoplossingen, wat bedrijven stimuleert om hun processen te optimaliseren en nieuwe producten te ontwikkelen. De sector ziet ook een toenemende druk om te voldoen aan milieunormen en regelgeving, wat invloed heeft op de productie- en distributiepraktijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich bewust zijn van de trends en innovaties die de markt vormgeven. Het vermogen om zich aan te passen aan veranderende klantbehoeften en technologische vooruitgang is cruciaal. Dit vraagt om voortdurende investeringen in onderzoek en ontwikkeling om concurrerend te blijven en te voldoen aan de eisen van zowel zakelijke als particuliere klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="640A4709"/>
+    <w:nsid w:val="8A8601DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=23.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>