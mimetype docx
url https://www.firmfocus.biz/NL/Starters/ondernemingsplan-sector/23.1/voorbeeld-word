--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van glas en glaswerk (SBI 23.1) · Gegenereerd op 23 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van glas en glaswerk (SBI 23.1) · Gegenereerd op 7 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van glas en glaswerk richten zich op het produceren van diverse glasproducten, waaronder vlakglas, glasvezels en glaswerk voor huishoudelijk gebruik. Deze bedrijven bedienen een breed scala aan klanten, variërend van de bouwsector tot de auto-industrie, evenals consumentenmarkten voor huishoudelijke artikelen. De productieprocessen in deze sector zijn sterk afhankelijk van grondstoffen zoals siliciumdioxide en vereisen gespecialiseerde apparatuur en technieken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor glas en glaswerk wordt gekenmerkt door een sterke concurrentie, zowel nationaal als internationaal. Er is een groeiende vraag naar duurzame en energie-efficiënte glasoplossingen, wat bedrijven stimuleert om hun processen te optimaliseren en nieuwe producten te ontwikkelen. De sector ziet ook een toenemende druk om te voldoen aan milieunormen en regelgeving, wat invloed heeft op de productie- en distributiepraktijken.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8A8601DD"/>
+    <w:nsid w:val="7A288C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>