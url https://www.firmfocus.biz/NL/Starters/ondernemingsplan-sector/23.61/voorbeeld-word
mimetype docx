--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van producten voor de bouw van beton, kalkzandsteen en van cellenbeton (SBI 23.61) · Gegenereerd op 8 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van producten voor de bouw van beton, kalkzandsteen en van cellenbeton (SBI 23.61) · Gegenereerd op 22 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van producten voor de bouw van beton, kalkzandsteen en cellenbeton zijn gespecialiseerd in het produceren van bouwmaterialen die essentieel zijn voor de constructie van gebouwen en infrastructuur. Deze bedrijven richten zich op het vervaardigen van uiteenlopende producten zoals betonnen bouwblokken, kalkzandsteen en cellenbetonpanelen. Deze materialen worden veelal gebruikt in zowel residentiële als commerciële bouwprojecten vanwege hun duurzaamheid en structurele integriteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van deze producten zijn voornamelijk bouwbedrijven, aannemers en architecten die betrokken zijn bij de ontwikkeling van nieuwbouwprojecten en renovaties. De sector speelt een cruciale rol in het voorzien van hoogwaardige bouwmaterialen die voldoen aan strenge bouwvoorschriften en milieunormen. Hierdoor dragen deze ondernemingen bij aan het realiseren van veilige en duurzame bouwoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector wordt gekenmerkt door een constante vraag naar efficiënte en kosteneffectieve bouwmaterialen. Trends zoals duurzaamheid en energie-efficiëntie beïnvloeden de productieprocessen en productinnovaties binnen deze sector. Daarnaast is er een toenemende focus op het verminderen van de ecologische voetafdruk van bouwmaterialen, wat kansen biedt voor bedrijven om zich te onderscheiden door milieuvriendelijke producten aan te bieden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 51.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 51.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9C8E3D44"/>
+    <w:nsid w:val="4DB20963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=23.61" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>