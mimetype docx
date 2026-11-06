--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van producten voor de bouw van beton, kalkzandsteen en van cellenbeton (SBI 23.61) · Gegenereerd op 22 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van producten voor de bouw van beton, kalkzandsteen en van cellenbeton (SBI 23.61) · Gegenereerd op 6 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van producten voor de bouw van beton, kalkzandsteen en cellenbeton zijn gespecialiseerd in het produceren van bouwmaterialen die essentieel zijn voor de constructie van gebouwen en infrastructuur. Deze bedrijven richten zich op het vervaardigen van uiteenlopende producten zoals betonnen bouwblokken, kalkzandsteen en cellenbetonpanelen. Deze materialen worden veelal gebruikt in zowel residentiële als commerciële bouwprojecten vanwege hun duurzaamheid en structurele integriteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van deze producten zijn voornamelijk bouwbedrijven, aannemers en architecten die betrokken zijn bij de ontwikkeling van nieuwbouwprojecten en renovaties. De sector speelt een cruciale rol in het voorzien van hoogwaardige bouwmaterialen die voldoen aan strenge bouwvoorschriften en milieunormen. Hierdoor dragen deze ondernemingen bij aan het realiseren van veilige en duurzame bouwoplossingen.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4DB20963"/>
+    <w:nsid w:val="200497D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>