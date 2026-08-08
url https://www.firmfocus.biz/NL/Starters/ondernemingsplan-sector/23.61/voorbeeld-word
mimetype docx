--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van producten voor de bouw van beton, kalkzandsteen en van cellenbeton (SBI 23.61) · Gegenereerd op 24 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van producten voor de bouw van beton, kalkzandsteen en van cellenbeton (SBI 23.61) · Gegenereerd op 8 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van producten voor de bouw van beton, kalkzandsteen en cellenbeton zijn gespecialiseerd in het produceren van bouwmaterialen die essentieel zijn voor de constructie van gebouwen en infrastructuur. Deze bedrijven richten zich op het vervaardigen van uiteenlopende producten zoals betonnen bouwblokken, kalkzandsteen en cellenbetonpanelen. Deze materialen worden veelal gebruikt in zowel residentiële als commerciële bouwprojecten vanwege hun duurzaamheid en structurele integriteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van deze producten zijn voornamelijk bouwbedrijven, aannemers en architecten die betrokken zijn bij de ontwikkeling van nieuwbouwprojecten en renovaties. De sector speelt een cruciale rol in het voorzien van hoogwaardige bouwmaterialen die voldoen aan strenge bouwvoorschriften en milieunormen. Hierdoor dragen deze ondernemingen bij aan het realiseren van veilige en duurzame bouwoplossingen.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C6F5F399"/>
+    <w:nsid w:val="9C8E3D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>