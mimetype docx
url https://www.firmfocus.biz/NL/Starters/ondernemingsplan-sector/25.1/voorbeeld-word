--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van metalen producten voor de bouw (SBI 25.1) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van metalen producten voor de bouw (SBI 25.1) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van metalen producten voor de bouw richten zich op het produceren van metalen componenten die essentieel zijn voor de bouwindustrie. Deze producten omvatten onder andere stalen balken, dakconstructies en gevelbekleding. Het proces omvat vaak het snijden, vormen en assembleren van metalen om te voldoen aan specifieke bouwspecificaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze bedrijven bestaat voornamelijk uit aannemers, architecten en projectontwikkelaars die actief zijn in zowel de woningbouw als de utiliteitsbouw. De vraag naar metalen producten in de bouwsector is afhankelijk van de bouwactiviteit, die op haar beurt beïnvloed wordt door economische factoren zoals de vastgoedmarkt en overheidsinvesteringen in infrastructuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren, wordt gekenmerkt door een sterke concurrentie en een toenemende druk om te voldoen aan duurzaamheidseisen. Daarnaast spelen kostenbeheersing en efficiëntie een cruciale rol, aangezien de marges in deze sector vaak onder druk staan. Innovaties in materiaaltechnologie en productieprocessen kunnen kansen bieden om concurrentievoordeel te behalen, maar vereisen ook voortdurende investeringen in R&amp;D en personeelstraining.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="44BA570B"/>
+    <w:nsid w:val="0BC6CE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=25.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>