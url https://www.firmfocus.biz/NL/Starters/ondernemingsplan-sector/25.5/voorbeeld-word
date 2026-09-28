--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: smeden, persen, stampen en profielwalsen van metaal; poedermetallurgie (SBI 25.5) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: smeden, persen, stampen en profielwalsen van metaal; poedermetallurgie (SBI 25.5) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van smeden, persen, stampen en profielwalsen van metaal richten zich op de vormgeving en bewerking van metaalproducten. Deze bedrijven gebruiken technieken zoals smeden, waarbij metaal onder hoge druk wordt vervormd, en persen, waarbij metalen plaatmateriaal in specifieke vormen wordt geperst. Daarnaast omvat de sector ook het stampen van metaal voor de productie van onderdelen en het profielwalsen, waarbij metaal in specifieke profielen wordt gewalst. Poedermetallurgie is een specialistische techniek binnen deze sector waarbij metaalpoeders worden samengeperst en verhit tot solide vormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze bedrijven bedienen een breed scala aan klanten, van de auto-industrie tot de bouwsector en machinebouw. Hun producten worden vaak gebruikt in toepassingen waar duurzaamheid en precisie van cruciaal belang zijn. Het is een sector die sterk afhankelijk is van de vraag naar hoogwaardige metalen componenten en die vaak samenwerkt met toeleveranciers en eindgebruikers om aan specifieke productvereisten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is competitief en wordt gekenmerkt door technologische vooruitgang en globalisering. Ondernemingen moeten voortdurend investeren in nieuwe technologieën en productieprocessen om concurrerend te blijven. Ook duurzaamheid en efficiëntie worden steeds belangrijker, aangezien klanten en regelgeving steeds meer eisen stellen aan de milieuvriendelijkheid van productieprocessen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 44.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 44.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18B567D6"/>
+    <w:nsid w:val="F3F91198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=25.5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>