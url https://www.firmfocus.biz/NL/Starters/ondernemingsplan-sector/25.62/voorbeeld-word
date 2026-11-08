--- v2 (2026-08-14)
+++ v3 (2026-11-08)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: algemene metaalbewerking (SBI 25.62) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: algemene metaalbewerking (SBI 25.62) · Gegenereerd op 8 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector algemene metaalbewerking omvat bedrijven die zich bezighouden met de verwerking en bewerking van metalen tot halffabricaten en eindproducten. Ondernemingen in deze sector voeren diverse activiteiten uit zoals snijden, lassen, boren en frezen om metalen onderdelen te produceren die in uiteenlopende industrieën worden gebruikt. Denk hierbij aan machinebouw, scheepsbouw, automotive en de bouwsector. De producten variëren van eenvoudige metalen onderdelen tot complexe constructies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van een metaalbewerkingsbedrijf is divers en kan bestaan uit zowel grote industriële klanten als kleinere bedrijven die specifieke metalen onderdelen nodig hebben. Deze bedrijven werken vaak nauw samen met hun klanten om op maat gemaakte oplossingen te bieden die voldoen aan specifieke eisen en normen. De vraag naar metaalbewerkingsdiensten is sterk afhankelijk van de ontwikkelingen in de eindmarkten, zoals de bouw en de automobielindustrie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor algemene metaalbewerking wordt gekenmerkt door een hoge mate van concurrentie en technologische vooruitgang. Ondernemingen moeten zich aanpassen aan veranderingen in de vraag, technologische innovaties en duurzaamheidseisen. Efficiëntie en kwaliteit zijn cruciale factoren om concurrerend te blijven in deze dynamische sector. Het is belangrijk om voortdurend te investeren in technologie en vakbekwaam personeel om aan de verwachtingen van klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 60.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 60.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9BA33255"/>
+    <w:nsid w:val="AFC4C90B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=25.62" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>