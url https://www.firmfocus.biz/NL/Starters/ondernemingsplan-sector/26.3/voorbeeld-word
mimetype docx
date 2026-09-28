--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van communicatieapparatuur (SBI 26.3) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van communicatieapparatuur (SBI 26.3) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van communicatieapparatuur richten zich op het ontwerpen, ontwikkelen en produceren van apparatuur die communicatie mogelijk maakt. Dit omvat onder andere mobiele telefoons, routers, satellietcommunicatieapparatuur en andere elektronische communicatiesystemen. Deze bedrijven werken vaak samen met technologiebedrijven en serviceproviders om ervoor te zorgen dat hun producten voldoen aan de nieuwste technologische standaarden en klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit telecombedrijven, zakelijke klanten zoals grote ondernemingen die behoefte hebben aan geavanceerde communicatietechnologieën, en consumenten die op zoek zijn naar betrouwbare en efficiënte communicatieoplossingen. De marktomgeving waarin deze bedrijven opereren is dynamisch en competitief, met een sterke focus op innovatie en kostenbeheersing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector wordt gekenmerkt door een snelle technologische vooruitgang en een hoge mate van concurrentie, zowel op nationaal als internationaal niveau. Bedrijven moeten voortdurend investeren in onderzoek en ontwikkeling om concurrerend te blijven en te voldoen aan de veranderende eisen van de markt. Regelgeving en standaarden spelen ook een belangrijke rol, vooral op het gebied van veiligheid en interoperabiliteit van de apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F7CEB168"/>
+    <w:nsid w:val="372E3617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=26.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>