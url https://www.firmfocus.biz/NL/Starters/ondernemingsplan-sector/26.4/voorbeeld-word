--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van consumentenelektronica (SBI 26.4) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van consumentenelektronica (SBI 26.4) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector vervaardiging van consumentenelektronica richt zich op het ontwerpen, produceren en distribueren van elektronische apparaten die bedoeld zijn voor persoonlijk gebruik. Dit omvat producten zoals smartphones, televisies, audiocomponenten en huishoudelijke apparaten. Bedrijven in deze sector moeten voortdurend inspelen op technologische ontwikkelingen en consumententrends om concurrerend te blijven en aan de veranderende behoeften van de markt te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze sector bedient een brede doelgroep, variërend van individuele consumenten tot bedrijven en detailhandelaren die deze producten verder distribueren. De markt is zeer dynamisch en wordt gekenmerkt door snelle productlevenscycli, waarbij innovatie en prijsdruk belangrijke drijfveren zijn. De concurrentie is intens, met zowel gevestigde internationale spelers als opkomende start-ups die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor consumentenelektronica is wereldwijd en sterk afhankelijk van technologische vooruitgang en economische omstandigheden. Factoren zoals de opkomst van het Internet of Things (IoT), de groeiende vraag naar smart home-apparaten en de voortdurende miniaturisering van technologie hebben een significante invloed op de strategische beslissingen binnen deze sector. Bedrijven moeten zich voortdurend aanpassen om te profiteren van deze trends en om duurzaam te groeien in een competitieve markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -675,51 +675,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -829,51 +829,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -933,51 +933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1050,51 +1050,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1120,64 +1120,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87249DC4"/>
+    <w:nsid w:val="CE91C8C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=26.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>