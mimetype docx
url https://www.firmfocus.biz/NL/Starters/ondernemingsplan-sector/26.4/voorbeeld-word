--- v0 (2026-05-30)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van consumentenelektronica (SBI 26.4) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van consumentenelektronica (SBI 26.4) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector vervaardiging van consumentenelektronica richt zich op het ontwerpen, produceren en distribueren van elektronische apparaten die bedoeld zijn voor persoonlijk gebruik. Dit omvat producten zoals smartphones, televisies, audiocomponenten en huishoudelijke apparaten. Bedrijven in deze sector moeten voortdurend inspelen op technologische ontwikkelingen en consumententrends om concurrerend te blijven en aan de veranderende behoeften van de markt te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze sector bedient een brede doelgroep, variërend van individuele consumenten tot bedrijven en detailhandelaren die deze producten verder distribueren. De markt is zeer dynamisch en wordt gekenmerkt door snelle productlevenscycli, waarbij innovatie en prijsdruk belangrijke drijfveren zijn. De concurrentie is intens, met zowel gevestigde internationale spelers als opkomende start-ups die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="353F5B6E"/>
+    <w:nsid w:val="9448E698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>