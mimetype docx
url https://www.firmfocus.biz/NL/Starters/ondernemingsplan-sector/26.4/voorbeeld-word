--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van consumentenelektronica (SBI 26.4) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van consumentenelektronica (SBI 26.4) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector vervaardiging van consumentenelektronica richt zich op het ontwerpen, produceren en distribueren van elektronische apparaten die bedoeld zijn voor persoonlijk gebruik. Dit omvat producten zoals smartphones, televisies, audiocomponenten en huishoudelijke apparaten. Bedrijven in deze sector moeten voortdurend inspelen op technologische ontwikkelingen en consumententrends om concurrerend te blijven en aan de veranderende behoeften van de markt te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze sector bedient een brede doelgroep, variërend van individuele consumenten tot bedrijven en detailhandelaren die deze producten verder distribueren. De markt is zeer dynamisch en wordt gekenmerkt door snelle productlevenscycli, waarbij innovatie en prijsdruk belangrijke drijfveren zijn. De concurrentie is intens, met zowel gevestigde internationale spelers als opkomende start-ups die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9448E698"/>
+    <w:nsid w:val="87249DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>