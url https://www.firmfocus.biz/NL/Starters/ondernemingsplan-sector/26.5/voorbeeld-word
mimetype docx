--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van meet-, regel-, navigatie- en controleapparatuur en van uurwerken (SBI 26.5) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van meet-, regel-, navigatie- en controleapparatuur en van uurwerken (SBI 26.5) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van meet-, regel-, navigatie- en controleapparatuur en van uurwerken richten zich op de ontwikkeling en productie van precisie-instrumenten. Deze instrumenten worden ingezet voor diverse toepassingen, zoals het meten van fysieke grootheden, het regelen van processen en het navigeren van voertuigen. Ook de productie van uurwerken valt binnen deze sector, wat een breed scala aan producten omvat van eenvoudige polshorloges tot complexe chronografen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afzetmarkt voor deze producten is divers en omvat onder andere de luchtvaart, scheepvaart, industriële automatisering en consumentenmarkten. Klanten variëren van grote industriële bedrijven en overheidsinstellingen tot individuele consumenten. De vraag naar precisie-instrumenten wordt gedreven door de voortdurende behoefte aan nauwkeurige metingen en controle in zowel industriële als persoonlijke toepassingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van deze sector is sterk concurrerend en technologisch gedreven. Innovaties en technologische vooruitgang spelen een cruciale rol in het behouden van concurrentievoordeel. Bedrijven moeten zich voortdurend aanpassen aan nieuwe technologische ontwikkelingen en voldoen aan strenge kwaliteits- en veiligheidseisen om succesvol te blijven. De sector wordt ook beïnvloed door mondiale economische trends en regelgeving, wat een dynamische en uitdagende omgeving creëert voor ondernemers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 52.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 52.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8CD6AD84"/>
+    <w:nsid w:val="7F91760E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=26.5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>