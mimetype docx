--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van optische instrumenten en apparatuur (SBI 26.7) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van optische instrumenten en apparatuur (SBI 26.7) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van optische instrumenten en apparatuur richten zich op het ontwerpen, produceren en leveren van producten zoals lenzen, microscopen, telescopen en andere optische en fotonische apparaten. Deze producten worden gebruikt in diverse industrieën zoals gezondheidszorg, wetenschap, defensie en consumentenelektronica. Het vervaardigingsproces vereist een hoge mate van precisie en vakmanschap, waarbij geavanceerde technologieën en materialen worden ingezet om aan de specifieke eisen van klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector varieert van onderzoeksinstituten en universiteiten tot fabrikanten van medische apparatuur en bedrijven in de ruimtevaart. Ook consumenten die hoogwaardige optische producten zoeken, zoals camera's en verrekijkers, behoren tot de doelgroep. Het vermogen om maatwerkoplossingen te bieden speelt een cruciale rol in het succes van bedrijven binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor optische instrumenten en apparatuur is competitief en wordt gekenmerkt door technologische vooruitgang en innovatie. Bedrijven moeten voortdurend investeren in onderzoek en ontwikkeling om concurrerend te blijven en te voldoen aan de veranderende eisen van de markt. Daarnaast beïnvloeden internationale handelsregels en fluctuaties in grondstofprijzen de marktpositie van ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 75.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 75.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78C2F7FC"/>
+    <w:nsid w:val="BE1B26AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=26.7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>