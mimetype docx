--- v0 (2026-06-18)
+++ v1 (2026-09-17)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van elektromotoren, elektrische generatoren en transformatoren en van schakel- en verdeelinrichtingen (SBI 27.1) · Gegenereerd op 19 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van elektromotoren, elektrische generatoren en transformatoren en van schakel- en verdeelinrichtingen (SBI 27.1) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van elektromotoren, elektrische generatoren en transformatoren spelen een cruciale rol in de productie en distributie van elektrische energie. Deze bedrijven ontwerpen en produceren apparaten die elektriciteit omzetten en distribueren, zoals elektromotoren voor industriële toepassingen, generatoren voor stroomvoorziening en transformatoren voor het aanpassen van spanningsniveaus. Schakel- en verdeelinrichtingen zijn essentieel voor het beheren en verdelen van elektriciteit binnen netwerken, en zorgen voor een veilige en efficiënte stroomvoorziening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze producten is divers en omvat zowel industriële als commerciële klanten. Industriële bedrijven gebruiken elektromotoren en generatoren in hun productieprocessen, terwijl transformatoren en schakelinrichtingen veelvuldig worden ingezet door energiebedrijven en infrastructuurprojecten. De vraag is vaak afhankelijk van economische ontwikkelingen, groei in de infrastructuur en de behoefte aan duurzame energieoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door technologische vooruitgang en regelgeving rond energie-efficiëntie en duurzaamheid. Bedrijven in deze sector moeten zich aanpassen aan veranderende eisen en normen, zoals de groeiende vraag naar energiezuinige oplossingen en de integratie van hernieuwbare energiebronnen in traditionele netwerken. Concurrentie en innovatie zijn belangrijke drijfveren voor succes in deze dynamische markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 44.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 44.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FCCCE3F9"/>
+    <w:nsid w:val="47E49E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>