--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van elektromotoren, elektrische generatoren en transformatoren en van schakel- en verdeelinrichtingen (SBI 27.1) · Gegenereerd op 17 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van elektromotoren, elektrische generatoren en transformatoren en van schakel- en verdeelinrichtingen (SBI 27.1) · Gegenereerd op 1 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van elektromotoren, elektrische generatoren en transformatoren spelen een cruciale rol in de productie en distributie van elektrische energie. Deze bedrijven ontwerpen en produceren apparaten die elektriciteit omzetten en distribueren, zoals elektromotoren voor industriële toepassingen, generatoren voor stroomvoorziening en transformatoren voor het aanpassen van spanningsniveaus. Schakel- en verdeelinrichtingen zijn essentieel voor het beheren en verdelen van elektriciteit binnen netwerken, en zorgen voor een veilige en efficiënte stroomvoorziening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze producten is divers en omvat zowel industriële als commerciële klanten. Industriële bedrijven gebruiken elektromotoren en generatoren in hun productieprocessen, terwijl transformatoren en schakelinrichtingen veelvuldig worden ingezet door energiebedrijven en infrastructuurprojecten. De vraag is vaak afhankelijk van economische ontwikkelingen, groei in de infrastructuur en de behoefte aan duurzame energieoplossingen.</w:t>
       </w:r>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47E49E94"/>
+    <w:nsid w:val="43EBB337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=27.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>