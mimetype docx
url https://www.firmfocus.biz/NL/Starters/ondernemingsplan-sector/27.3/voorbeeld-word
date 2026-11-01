--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van elektrische en elektronische kabels en van schakelaars, stekkers, stopcontacten e.d. (SBI 27.3) · Gegenereerd op 17 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van elektrische en elektronische kabels en van schakelaars, stekkers, stopcontacten e.d. (SBI 27.3) · Gegenereerd op 1 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van elektrische en elektronische kabels en bijbehorende apparatuur zoals schakelaars, stekkers en stopcontacten, richten zich op het produceren van essentiële componenten voor uiteenlopende toepassingen. Deze bedrijven leveren producten die cruciaal zijn voor de werking van elektrische installaties in zowel residentiële als commerciële omgevingen. De productieprocessen vereisen geavanceerde technologieën en strikte kwaliteitscontrole om te voldoen aan de veiligheids- en prestatienormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze producten is breed en divers. Afzetmarkten variëren van de bouwsector tot de industriële sector en de consumentenelektronica. Klanten zijn vaak installateurs, groothandels en fabrikanten die deze componenten integreren in hun eigen producten of diensten. De vraag naar deze producten wordt sterk beïnvloed door ontwikkelingen in de bouwsector, technologische innovaties en de groeiende behoefte aan duurzame en energie-efficiënte oplossingen.</w:t>
       </w:r>
@@ -699,51 +699,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -853,51 +853,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1144,64 +1144,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EABA4CE0"/>
+    <w:nsid w:val="82FDA44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1536,51 +1536,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=27.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>