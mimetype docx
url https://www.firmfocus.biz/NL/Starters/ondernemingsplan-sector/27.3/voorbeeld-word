--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van elektrische en elektronische kabels en van schakelaars, stekkers, stopcontacten e.d. (SBI 27.3) · Gegenereerd op 18 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van elektrische en elektronische kabels en van schakelaars, stekkers, stopcontacten e.d. (SBI 27.3) · Gegenereerd op 2 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van elektrische en elektronische kabels en bijbehorende apparatuur zoals schakelaars, stekkers en stopcontacten, richten zich op het produceren van essentiële componenten voor uiteenlopende toepassingen. Deze bedrijven leveren producten die cruciaal zijn voor de werking van elektrische installaties in zowel residentiële als commerciële omgevingen. De productieprocessen vereisen geavanceerde technologieën en strikte kwaliteitscontrole om te voldoen aan de veiligheids- en prestatienormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze producten is breed en divers. Afzetmarkten variëren van de bouwsector tot de industriële sector en de consumentenelektronica. Klanten zijn vaak installateurs, groothandels en fabrikanten die deze componenten integreren in hun eigen producten of diensten. De vraag naar deze producten wordt sterk beïnvloed door ontwikkelingen in de bouwsector, technologische innovaties en de groeiende behoefte aan duurzame en energie-efficiënte oplossingen.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AC888E56"/>
+    <w:nsid w:val="78DD0DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>