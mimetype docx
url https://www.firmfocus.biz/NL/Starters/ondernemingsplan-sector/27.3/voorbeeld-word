--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van elektrische en elektronische kabels en van schakelaars, stekkers, stopcontacten e.d. (SBI 27.3) · Gegenereerd op 2 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van elektrische en elektronische kabels en van schakelaars, stekkers, stopcontacten e.d. (SBI 27.3) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector vervaardiging van elektrische en elektronische kabels en bijbehorende apparatuur zoals schakelaars, stekkers en stopcontacten, richten zich op het produceren van essentiële componenten voor uiteenlopende toepassingen. Deze bedrijven leveren producten die cruciaal zijn voor de werking van elektrische installaties in zowel residentiële als commerciële omgevingen. De productieprocessen vereisen geavanceerde technologieën en strikte kwaliteitscontrole om te voldoen aan de veiligheids- en prestatienormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze producten is breed en divers. Afzetmarkten variëren van de bouwsector tot de industriële sector en de consumentenelektronica. Klanten zijn vaak installateurs, groothandels en fabrikanten die deze componenten integreren in hun eigen producten of diensten. De vraag naar deze producten wordt sterk beïnvloed door ontwikkelingen in de bouwsector, technologische innovaties en de groeiende behoefte aan duurzame en energie-efficiënte oplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door hevige concurrentie en constante innovatie. Bedrijven moeten zich aanpassen aan veranderende regelgeving en technologische vooruitgang om concurrerend te blijven. Efficiëntie in productie en logistiek, evenals het vermogen om snel in te spelen op markttrends, zijn cruciale factoren voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 36.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 36.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78DD0DEF"/>
+    <w:nsid w:val="EABA4CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>