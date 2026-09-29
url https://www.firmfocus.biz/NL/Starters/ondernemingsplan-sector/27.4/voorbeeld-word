--- v3 (2026-08-14)
+++ v4 (2026-09-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van elektrische lampen en verlichtingsapparaten (SBI 27.4) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van elektrische lampen en verlichtingsapparaten (SBI 27.4) · Gegenereerd op 29 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van elektrische lampen en verlichtingsapparaten richten zich op het ontwerpen, produceren en distribueren van verschillende soorten verlichtingsproducten. Dit omvat onder andere LED-lampen, fluorescentielampen, gloeilampen en gespecialiseerde verlichtingsarmaturen. Deze producten vinden hun weg naar zowel de consumentenmarkt als de zakelijke markt, waaronder kantoren, industriële panden en openbare ruimtes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor verlichtingsproducten is dynamisch en wordt beïnvloed door technologische ontwikkelingen, zoals de opkomst van energiezuinige LED-technologie en slimme verlichtingssystemen. Daarnaast speelt duurzaamheid een steeds grotere rol, wat leidt tot een toenemende vraag naar milieuvriendelijke en energie-efficiënte oplossingen. Ondernemingen in deze sector moeten zich voortdurend aanpassen aan veranderende regelgeving en consumentenvoorkeuren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De concurrentie in deze sector is aanzienlijk, met spelers variërend van grote multinationals tot kleinere gespecialiseerde bedrijven. Succes in deze markt vereist een sterke focus op productinnovatie, kwaliteit en kostenbeheersing. Daarnaast is het belangrijk om strategische partnerschappen aan te gaan en effectieve distributiekanalen te benutten om een breed klantenbestand te bereiken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="102AD248"/>
+    <w:nsid w:val="88B880C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=27.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>