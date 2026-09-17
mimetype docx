--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van huishoudapparaten (SBI 27.5) · Gegenereerd op 3 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van huishoudapparaten (SBI 27.5) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van huishoudapparaten' omvat bedrijven die zich bezighouden met de productie van apparaten die huishoudelijke taken vergemakkelijken. Denk hierbij aan wasmachines, koelkasten, ovens en andere keuken- en schoonmaakapparatuur. Deze producten worden ontworpen en vervaardigd voor zowel de particuliere consument als voor commerciële toepassingen, zoals in restaurants en hotels. De focus ligt op efficiëntie, duurzaamheid en gebruiksvriendelijkheid van de apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor huishoudapparaten is competitief en wordt gekenmerkt door constante technologische ontwikkelingen. Bedrijven in deze sector moeten inspelen op veranderende consumententrends, zoals de vraag naar energiezuinige apparaten en slimme technologieën die kunnen worden geïntegreerd in het 'Internet of Things'. Daarnaast spelen ook factoren zoals grondstofprijzen en milieuwetgeving een belangrijke rol in de bedrijfsvoering en productontwikkeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren vaak op zowel nationale als internationale markten, waarbij ze rekening moeten houden met verschillende wettelijke vereisten en culturele voorkeuren van consumenten. Succesvolle bedrijven onderscheiden zich door hun vermogen om snel te reageren op marktveranderingen en door het aanbieden van producten die voldoen aan de groeiende eisen van de moderne consument.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 70.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 70.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DBD0B137"/>
+    <w:nsid w:val="BCCF8A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>