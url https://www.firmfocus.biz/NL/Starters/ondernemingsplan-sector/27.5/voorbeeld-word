--- v2 (2026-09-17)
+++ v3 (2026-09-17)
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BCCF8A9C"/>
+    <w:nsid w:val="EC0AF3FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>