--- v3 (2026-09-17)
+++ v4 (2026-11-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van huishoudapparaten (SBI 27.5) · Gegenereerd op 17 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van huishoudapparaten (SBI 27.5) · Gegenereerd op 1 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van huishoudapparaten' omvat bedrijven die zich bezighouden met de productie van apparaten die huishoudelijke taken vergemakkelijken. Denk hierbij aan wasmachines, koelkasten, ovens en andere keuken- en schoonmaakapparatuur. Deze producten worden ontworpen en vervaardigd voor zowel de particuliere consument als voor commerciële toepassingen, zoals in restaurants en hotels. De focus ligt op efficiëntie, duurzaamheid en gebruiksvriendelijkheid van de apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor huishoudapparaten is competitief en wordt gekenmerkt door constante technologische ontwikkelingen. Bedrijven in deze sector moeten inspelen op veranderende consumententrends, zoals de vraag naar energiezuinige apparaten en slimme technologieën die kunnen worden geïntegreerd in het 'Internet of Things'. Daarnaast spelen ook factoren zoals grondstofprijzen en milieuwetgeving een belangrijke rol in de bedrijfsvoering en productontwikkeling.</w:t>
       </w:r>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EC0AF3FA"/>
+    <w:nsid w:val="DC9147D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=27.5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>