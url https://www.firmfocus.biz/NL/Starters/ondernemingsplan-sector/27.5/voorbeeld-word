--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van huishoudapparaten (SBI 27.5) · Gegenereerd op 19 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van huishoudapparaten (SBI 27.5) · Gegenereerd op 3 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van huishoudapparaten' omvat bedrijven die zich bezighouden met de productie van apparaten die huishoudelijke taken vergemakkelijken. Denk hierbij aan wasmachines, koelkasten, ovens en andere keuken- en schoonmaakapparatuur. Deze producten worden ontworpen en vervaardigd voor zowel de particuliere consument als voor commerciële toepassingen, zoals in restaurants en hotels. De focus ligt op efficiëntie, duurzaamheid en gebruiksvriendelijkheid van de apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor huishoudapparaten is competitief en wordt gekenmerkt door constante technologische ontwikkelingen. Bedrijven in deze sector moeten inspelen op veranderende consumententrends, zoals de vraag naar energiezuinige apparaten en slimme technologieën die kunnen worden geïntegreerd in het 'Internet of Things'. Daarnaast spelen ook factoren zoals grondstofprijzen en milieuwetgeving een belangrijke rol in de bedrijfsvoering en productontwikkeling.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="09330032"/>
+    <w:nsid w:val="DBD0B137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>