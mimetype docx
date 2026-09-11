--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van motoren, turbines, pompen, compressoren, appendages en drijfwerkelementen (SBI 28.1) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van motoren, turbines, pompen, compressoren, appendages en drijfwerkelementen (SBI 28.1) · Gegenereerd op 11 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen binnen de sector van motoren, turbines, pompen, compressoren, appendages en drijfwerkelementen richten zich op de productie van essentiële componenten die worden gebruikt in diverse industriële toepassingen. Deze bedrijven ontwikkelen en vervaardigen producten die worden ingezet in sectoren zoals energie, transport, waterbeheer en de chemische industrie. Hun producten variëren van krachtige motoren en efficiënte turbines tot nauwkeurige pompen en robuuste compressoren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze ondernemingen bestaat voornamelijk uit industriële bedrijven die afhankelijk zijn van betrouwbare en efficiënte apparatuur voor hun productieprocessen. Deze bedrijven opereren vaak in een internationale marktomgeving, waar kwaliteit, duurzaamheid en technologische vooruitgang van groot belang zijn. De concurrentie is intens, met zowel lokale als internationale spelers die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector wordt gekenmerkt door een hoge mate van technologische ontwikkeling en innovatie, waarbij bedrijven voortdurend investeren in onderzoek en ontwikkeling om hun producten te verbeteren en te voldoen aan de veranderende behoeften van de markt. Dit vraagt om een flexibele aanpak en een scherp oog voor trends en ontwikkelingen binnen de sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 43.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 43.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="877F8F8A"/>
+    <w:nsid w:val="04891B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>