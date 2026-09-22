--- v2 (2026-06-30)
+++ v3 (2026-09-22)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van hijs-, hef- en transportwerktuigen (SBI 28.22) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van hijs-, hef- en transportwerktuigen (SBI 28.22) · Gegenereerd op 22 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van hijs-, hef- en transportwerktuigen richten zich op het ontwerpen, produceren en leveren van apparatuur die wordt gebruikt voor het verplaatsen en tillen van zware lasten. Deze apparatuur omvat onder andere kranen, liften, takels en transportbanden. Het productassortiment varieert van eenvoudige handmatige systemen tot complexe geautomatiseerde oplossingen, afgestemd op de behoeften van diverse industrieën.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De belangrijkste klanten in deze sector zijn te vinden in de bouw, logistiek, productie en scheepvaart. Deze sectoren hebben behoefte aan betrouwbare en efficiënte apparatuur om hun operationele processen te optimaliseren. Klanten verwachten dat de producten voldoen aan strenge veiligheidseisen en dat ze duurzaam en kostenefficiënt zijn. Vaak vereisen ze ook maatwerkoplossingen die passen bij specifieke operationele vereisten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door technologische vooruitgang en een toenemende vraag naar automatisering en efficiëntieverbetering. Daarnaast spelen economische factoren en regelgeving een belangrijke rol in de sector. Bedrijven moeten zich voortdurend aanpassen aan veranderende eisen en standaarden, zowel nationaal als internationaal. Dit vraagt om voortdurende innovatie en aanpassing aan marktontwikkelingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 34.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 34.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4BC683CF"/>
+    <w:nsid w:val="9B3D117A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=28.22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>