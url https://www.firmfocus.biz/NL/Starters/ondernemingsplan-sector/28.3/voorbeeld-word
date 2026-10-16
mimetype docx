--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van machines en werktuigen voor de land- en bosbouw (SBI 28.3) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van machines en werktuigen voor de land- en bosbouw (SBI 28.3) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van machines en werktuigen voor de land- en bosbouw richten zich op het ontwerpen, produceren en distribueren van apparatuur die essentieel is voor agrarische en bosbouwactiviteiten. Deze bedrijven ontwikkelen en leveren producten zoals tractoren, maaidorsers, ploegen en houtkapmachines. Hun klantenbestand bestaat voornamelijk uit boeren, bosbouwbedrijven en agrarische coöperaties die efficiënte en betrouwbare apparatuur nodig hebben om hun productiviteit te verhogen en kosten te verlagen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door factoren zoals technologische vooruitgang, milieuvoorschriften en veranderende agrarische praktijken. Wereldwijd is er een groeiende vraag naar duurzame en energiezuinige machines, wat de ontwikkeling van geavanceerde technologieën stimuleert. Bovendien moeten bedrijven in deze sector rekening houden met seizoensgebonden fluctuaties in de vraag en de impact van internationale handelsovereenkomsten op hun exportmogelijkheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze sector is concurrentie aanwezig van zowel grote, gevestigde fabrikanten als kleinere, gespecialiseerde bedrijven. Ondernemingen moeten zich onderscheiden door kwaliteit, betrouwbaarheid en klantenservice. Het vermogen om zich aan te passen aan veranderende marktomstandigheden en klantbehoeften is cruciaal voor het succes van bedrijven in deze branche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DC86063B"/>
+    <w:nsid w:val="4B0B7FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=28.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>