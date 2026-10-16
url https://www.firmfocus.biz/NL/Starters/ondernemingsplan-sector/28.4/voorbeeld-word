--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van gereedschapswerktuigen (SBI 28.4) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van gereedschapswerktuigen (SBI 28.4) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vervaardiging van gereedschapswerktuigen richten zich op het ontwerpen, produceren en verkopen van machines en apparatuur die worden gebruikt voor het bewerken van materialen. Deze gereedschappen zijn essentieel in verschillende industrieën, zoals de metaalbewerking, houtbewerking en kunststofverwerking. Bedrijven in deze sector leveren vaak aan fabrikanten die hoogwaardige en nauwkeurige werktuigen nodig hebben voor hun productieprocessen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor gereedschapswerktuigen is dynamisch en gedreven door technologische vooruitgang en industriële behoeften. Klanten zijn voornamelijk grote en middelgrote bedrijven die investeren in de modernisering van hun productiefaciliteiten. De vraag kan fluctueren afhankelijk van economische omstandigheden en innovaties binnen de sector, wat betekent dat bedrijven flexibel moeten zijn om te kunnen voldoen aan de veranderende eisen van hun klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Competitie binnen deze sector is sterk, met zowel nationale als internationale spelers die strijden om marktaandeel. Het succes van een onderneming hangt vaak af van de kwaliteit van de producten, de betrouwbaarheid van de levering en de mate van technische ondersteuning die wordt geboden. Bedrijven moeten voortdurend investeren in onderzoek en ontwikkeling om concurrerend te blijven en hun productaanbod te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 48.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 48.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D05432A9"/>
+    <w:nsid w:val="11FFA321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=28.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>