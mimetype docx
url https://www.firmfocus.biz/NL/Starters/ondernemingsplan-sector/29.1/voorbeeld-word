--- v2 (2026-08-21)
+++ v3 (2026-10-24)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van auto's (SBI 29.1) · Gegenereerd op 21 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van auto's (SBI 29.1) · Gegenereerd op 24 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor de vervaardiging van auto's omvat bedrijven die voertuigen produceren voor zowel consumenten als commerciële toepassingen. Deze ondernemingen ontwerpen, ontwikkelen en assembleren auto's die voldoen aan de behoeften van verschillende doelgroepen, waaronder particulieren, bedrijven en overheidsinstanties. Het productaanbod varieert van compacte stadsauto's tot luxe voertuigen en bedrijfswagens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren in een dynamische marktomgeving die sterk beïnvloed wordt door technologische vooruitgang, veranderende consumentenvoorkeuren en wereldwijde milieuregels. Er is een verschuiving gaande naar elektrische en hybride voertuigen, gedreven door de vraag naar duurzaamheid en strengere emissienormen. Dit vraagt om voortdurende innovatie en aanpassing van productiemethoden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor autoproductie is wereldwijd verbonden, met een complexe toeleveringsketen die onderdelen en materialen uit verschillende landen omvat. Concurrentie is hevig, waarbij zowel gevestigde merken als nieuwe spelers strijden om marktaandeel. Succesvolle ondernemingen weten zich te onderscheiden door efficiëntie in productie, kwaliteit van het eindproduct en het vermogen om snel in te spelen op veranderende marktomstandigheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 15.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 15.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="302CB605"/>
+    <w:nsid w:val="9C31385B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=29.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>