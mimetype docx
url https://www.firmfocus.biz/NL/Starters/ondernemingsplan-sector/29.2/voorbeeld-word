--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: carrosseriebouw; vervaardiging van aanhangwagens en opleggers (SBI 29.2) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: carrosseriebouw; vervaardiging van aanhangwagens en opleggers (SBI 29.2) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector carrosseriebouw en de vervaardiging van aanhangwagens en opleggers richt zich op het ontwerpen en produceren van transportmiddelen die essentieel zijn voor logistiek en transport. Ondernemingen in deze sector produceren een breed scala aan producten, van eenvoudige aanhangwagens voor particulier gebruik tot complexe opleggers voor zwaar transport. Deze producten worden vaak op maat gemaakt en voldoen aan specifieke eisen van klanten, variërend van transportbedrijven tot landbouwondernemingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren, kenmerkt zich door een sterke afhankelijkheid van economische ontwikkelingen in de logistieke en transportsector. Daarnaast spelen regelgeving op het gebied van veiligheid en milieu een belangrijke rol. Technologische vooruitgang, zoals de integratie van telematica en automatisering in transportoplossingen, beïnvloedt ook de vraag en biedt kansen voor productontwikkeling. Concurrentie in deze sector is vaak gebaseerd op maatwerk, kwaliteit en leverbetrouwbaarheid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van carrosseriebouwers en fabrikanten van aanhangwagens en opleggers is divers. Het omvat niet alleen grote transportbedrijven, maar ook kleinere ondernemingen en particulieren die specifieke transportbehoeften hebben. Deze diversiteit vereist van de ondernemingen een flexibele benadering in zowel ontwerp als productie om aan uiteenlopende eisen en wensen van de klant te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="508EA98D"/>
+    <w:nsid w:val="D4EC2026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=29.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>