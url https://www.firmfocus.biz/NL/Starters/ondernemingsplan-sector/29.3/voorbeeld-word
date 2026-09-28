--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van onderdelen en toebehoren voor auto's (SBI 29.3) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van onderdelen en toebehoren voor auto's (SBI 29.3) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor de vervaardiging van onderdelen en toebehoren voor auto's richt zich op het produceren van diverse componenten die essentieel zijn voor de bouw, reparatie en onderhoud van voertuigen. Dit omvat zowel mechanische onderdelen zoals motoronderdelen en remsystemen, als elektronische componenten zoals sensoren en navigatiesystemen. Bedrijven in deze sector leveren hun producten vaak aan autofabrikanten, onderhoudsbedrijven en de after-market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische vooruitgang en veranderende regelgeving op het gebied van veiligheid en milieu. De vraag naar nieuwe en vervangende onderdelen blijft sterk, gedreven door de voortdurende vernieuwing van het wagenpark en de noodzaak tot onderhoud van bestaande voertuigen. Daarnaast speelt de verschuiving naar elektrische en hybride voertuigen een belangrijke rol in de ontwikkeling van nieuwe productlijnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten zich aanpassen aan de eisen van efficiëntie en duurzaamheid. Dit betekent investeren in onderzoek en ontwikkeling om te voldoen aan de vraag naar lichtere, sterkere en milieuvriendelijkere onderdelen. Concurrentie is hevig en bedrijven moeten zich onderscheiden door kwaliteit, betrouwbaarheid en kosteneffectiviteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 42.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 42.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8DF82A7A"/>
+    <w:nsid w:val="FC0B3F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=29.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>