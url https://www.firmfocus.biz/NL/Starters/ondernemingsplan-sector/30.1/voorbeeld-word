--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: scheepsbouw (SBI 30.1) · Gegenereerd op 25 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: scheepsbouw (SBI 30.1) · Gegenereerd op 9 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De scheepsbouwsector richt zich op het ontwerpen, bouwen en onderhouden van schepen en maritieme constructies. Deze sector speelt een cruciale rol in de wereldwijde handel en transport, waarbij schepen variëren van vrachtschepen, tankers en passagiersschepen tot gespecialiseerde offshore-constructies. Scheepsbouwbedrijven werken nauw samen met rederijen, offshore-ondernemingen en overheidsinstanties om schepen te leveren die voldoen aan specifieke eisen en internationale normen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de scheepsbouwsector zijn er diverse gespecialiseerde segmenten, zoals de bouw van zeegaande schepen, binnenvaartschepen, en jachten. Daarnaast omvat de sector ook de productie van scheepsonderdelen en -systemen. De marktomgeving wordt beïnvloed door factoren als internationale regelgeving, technologische ontwikkelingen en fluctuaties in de wereldhandel. Concurrentie komt zowel uit binnen- als buitenland, waarbij innovatie en duurzaamheid steeds belangrijker worden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1411A808"/>
+    <w:nsid w:val="42535A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>