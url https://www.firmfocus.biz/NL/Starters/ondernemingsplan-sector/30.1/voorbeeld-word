--- v1 (2026-08-09)
+++ v2 (2026-08-09)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42535A4E"/>
+    <w:nsid w:val="8282A14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>