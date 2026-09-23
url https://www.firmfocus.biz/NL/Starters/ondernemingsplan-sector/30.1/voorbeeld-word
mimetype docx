--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: scheepsbouw (SBI 30.1) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: scheepsbouw (SBI 30.1) · Gegenereerd op 24 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De scheepsbouwsector richt zich op het ontwerpen, bouwen en onderhouden van schepen en maritieme constructies. Deze sector speelt een cruciale rol in de wereldwijde handel en transport, waarbij schepen variëren van vrachtschepen, tankers en passagiersschepen tot gespecialiseerde offshore-constructies. Scheepsbouwbedrijven werken nauw samen met rederijen, offshore-ondernemingen en overheidsinstanties om schepen te leveren die voldoen aan specifieke eisen en internationale normen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de scheepsbouwsector zijn er diverse gespecialiseerde segmenten, zoals de bouw van zeegaande schepen, binnenvaartschepen, en jachten. Daarnaast omvat de sector ook de productie van scheepsonderdelen en -systemen. De marktomgeving wordt beïnvloed door factoren als internationale regelgeving, technologische ontwikkelingen en fluctuaties in de wereldhandel. Concurrentie komt zowel uit binnen- als buitenland, waarbij innovatie en duurzaamheid steeds belangrijker worden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De vraag naar scheepsbouwdiensten wordt beïnvloed door economische groei en de behoefte aan efficiënter en milieuvriendelijker transport. Dit biedt kansen voor bedrijven die zich kunnen aanpassen aan veranderende marktomstandigheden en klantbehoeften. Om succesvol te zijn, moeten scheepsbouwers investeren in moderne technologieën en voldoen aan strenge milieu- en veiligheidsnormen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8282A14C"/>
+    <w:nsid w:val="3C8A7FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=30.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>