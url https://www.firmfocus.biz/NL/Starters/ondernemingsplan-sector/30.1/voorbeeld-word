--- v3 (2026-09-23)
+++ v4 (2026-11-08)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: scheepsbouw (SBI 30.1) · Gegenereerd op 24 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: scheepsbouw (SBI 30.1) · Gegenereerd op 8 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De scheepsbouwsector richt zich op het ontwerpen, bouwen en onderhouden van schepen en maritieme constructies. Deze sector speelt een cruciale rol in de wereldwijde handel en transport, waarbij schepen variëren van vrachtschepen, tankers en passagiersschepen tot gespecialiseerde offshore-constructies. Scheepsbouwbedrijven werken nauw samen met rederijen, offshore-ondernemingen en overheidsinstanties om schepen te leveren die voldoen aan specifieke eisen en internationale normen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de scheepsbouwsector zijn er diverse gespecialiseerde segmenten, zoals de bouw van zeegaande schepen, binnenvaartschepen, en jachten. Daarnaast omvat de sector ook de productie van scheepsonderdelen en -systemen. De marktomgeving wordt beïnvloed door factoren als internationale regelgeving, technologische ontwikkelingen en fluctuaties in de wereldhandel. Concurrentie komt zowel uit binnen- als buitenland, waarbij innovatie en duurzaamheid steeds belangrijker worden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C8A7FD9"/>
+    <w:nsid w:val="71261B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>