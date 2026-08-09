--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: interieurbouw en vervaardiging van bedrijfsmeubels (SBI 31.01) · Gegenereerd op 25 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: interieurbouw en vervaardiging van bedrijfsmeubels (SBI 31.01) · Gegenereerd op 9 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interieurbouw en de vervaardiging van bedrijfsmeubels richt zich op het ontwerpen, produceren en installeren van interieurinrichtingen en meubels voor bedrijven. Dit kan variëren van kantoormeubilair, zoals bureaus en vergadertafels, tot op maat gemaakte interieuroplossingen voor winkels, horeca en andere zakelijke omgevingen. Bedrijven in deze sector werken vaak nauw samen met architecten, ontwerpers en eindklanten om aan specifieke eisen te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor interieurbouw en bedrijfsmeubels is divers en omvat zowel kleine als grote ondernemingen in verschillende sectoren. Denk aan kantoren, retail, horeca en gezondheidszorg. De vraag is vaak afhankelijk van economische trends, zoals de groei van de zakelijke dienstverlening en de behoefte aan flexibele werkplekken. Klanten zoeken vaak naar oplossingen die functionaliteit en esthetiek combineren.</w:t>
       </w:r>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E79F08E2"/>
+    <w:nsid w:val="CE884638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>