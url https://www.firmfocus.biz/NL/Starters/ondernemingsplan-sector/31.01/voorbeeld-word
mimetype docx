--- v1 (2026-08-09)
+++ v2 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: interieurbouw en vervaardiging van bedrijfsmeubels (SBI 31.01) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: interieurbouw en vervaardiging van bedrijfsmeubels (SBI 31.01) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interieurbouw en de vervaardiging van bedrijfsmeubels richt zich op het ontwerpen, produceren en installeren van interieurinrichtingen en meubels voor bedrijven. Dit kan variëren van kantoormeubilair, zoals bureaus en vergadertafels, tot op maat gemaakte interieuroplossingen voor winkels, horeca en andere zakelijke omgevingen. Bedrijven in deze sector werken vaak nauw samen met architecten, ontwerpers en eindklanten om aan specifieke eisen te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor interieurbouw en bedrijfsmeubels is divers en omvat zowel kleine als grote ondernemingen in verschillende sectoren. Denk aan kantoren, retail, horeca en gezondheidszorg. De vraag is vaak afhankelijk van economische trends, zoals de groei van de zakelijke dienstverlening en de behoefte aan flexibele werkplekken. Klanten zoeken vaak naar oplossingen die functionaliteit en esthetiek combineren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door concurrentie op basis van kwaliteit, prijs en leveringstijd. Daarnaast is er een toenemende vraag naar duurzame en milieuvriendelijke materialen en productiemethoden. Ondernemingen in deze sector moeten zich aanpassen aan veranderende klantvoorkeuren en technologische innovaties om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 53.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 53.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -687,51 +687,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -841,51 +841,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -945,51 +945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1062,51 +1062,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1132,64 +1132,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CE884638"/>
+    <w:nsid w:val="ADA3B796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1524,51 +1524,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=31.01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>