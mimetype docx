--- v0 (2026-06-18)
+++ v1 (2026-09-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van meubels (SBI 31) · Gegenereerd op 18 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van meubels (SBI 31) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector 'vervaardiging van meubels' omvat bedrijven die zich bezighouden met het ontwerpen, produceren en verkopen van meubels voor zowel de consumentenmarkt als de zakelijke markt. Meubelmakers in deze sector richten zich op het creëren van diverse producten, variërend van tafels, stoelen en kasten tot op maat gemaakte interieurstukken. Deze ondernemingen kunnen variëren van kleinschalige ambachtelijke werkplaatsen tot grotere productiebedrijven met een focus op massaproductie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers in deze sector zijn divers en omvatten particuliere consumenten, interieurontwerpers, architecten en zakelijke klanten zoals horecagelegenheden en kantoren. De vraag in deze markt wordt vaak beïnvloed door trends in interieurdesign en de algehele economische situatie. Daarnaast is er een groeiende interesse in duurzame en milieuvriendelijke productieprocessen, wat invloed heeft op de materialen en technieken die in de sector worden gebruikt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor meubelproducenten is competitief en wordt gekenmerkt door zowel nationale als internationale concurrentie. Bedrijven moeten zich aanpassen aan veranderende consumententrends en technologische ontwikkelingen, zoals de opkomst van e-commerce en digitale productpresentaties, om succesvol te blijven in deze dynamische sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 53.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 53.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62E33438"/>
+    <w:nsid w:val="9359141C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>