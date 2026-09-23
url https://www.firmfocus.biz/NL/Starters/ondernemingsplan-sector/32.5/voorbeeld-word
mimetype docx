--- v2 (2026-06-25)
+++ v3 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van medische instrumenten en hulpmiddelen (SBI 32.5) · Gegenereerd op 25 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van medische instrumenten en hulpmiddelen (SBI 32.5) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van medische instrumenten en hulpmiddelen richten zich op het ontwikkelen en produceren van apparatuur die gebruikt wordt in de gezondheidszorg. Dit omvat een breed scala aan producten zoals diagnostische apparatuur, chirurgische instrumenten, en hulpmiddelen voor patiëntenverzorging. Het doel is om producten te leveren die de diagnostiek, behandeling en monitoring van patiënten ondersteunen en verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze sector zijn voornamelijk zorginstellingen zoals ziekenhuizen, klinieken en laboratoria, evenals medische professionals zoals artsen en specialisten. Daarnaast worden bepaalde hulpmiddelen ook direct aan consumenten verkocht, bijvoorbeeld via apotheken of speciaalzaken voor medische benodigdheden. De vraag naar deze producten wordt gedreven door technologische vooruitgang, vergrijzing van de bevolking en een toenemende focus op gezondheid en welzijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is sterk gereguleerd en vereist naleving van strikte kwaliteits- en veiligheidseisen. Bedrijven moeten voldoen aan nationale en internationale normen en wetgeving, zoals de CE-markering in Europa of FDA-goedkeuring in de Verenigde Staten. Innovatie en onderzoek zijn cruciaal om concurrerend te blijven, gezien de snelle technologische ontwikkelingen en de druk om kosten te beheersen in de gezondheidszorg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 62.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 62.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07444115"/>
+    <w:nsid w:val="6A38056D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=32.5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>