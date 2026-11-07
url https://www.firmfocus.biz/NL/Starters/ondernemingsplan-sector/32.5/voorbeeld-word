--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: vervaardiging van medische instrumenten en hulpmiddelen (SBI 32.5) · Gegenereerd op 23 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: vervaardiging van medische instrumenten en hulpmiddelen (SBI 32.5) · Gegenereerd op 7 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van de vervaardiging van medische instrumenten en hulpmiddelen richten zich op het ontwikkelen en produceren van apparatuur die gebruikt wordt in de gezondheidszorg. Dit omvat een breed scala aan producten zoals diagnostische apparatuur, chirurgische instrumenten, en hulpmiddelen voor patiëntenverzorging. Het doel is om producten te leveren die de diagnostiek, behandeling en monitoring van patiënten ondersteunen en verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze sector zijn voornamelijk zorginstellingen zoals ziekenhuizen, klinieken en laboratoria, evenals medische professionals zoals artsen en specialisten. Daarnaast worden bepaalde hulpmiddelen ook direct aan consumenten verkocht, bijvoorbeeld via apotheken of speciaalzaken voor medische benodigdheden. De vraag naar deze producten wordt gedreven door technologische vooruitgang, vergrijzing van de bevolking en een toenemende focus op gezondheid en welzijn.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6A38056D"/>
+    <w:nsid w:val="89FF7F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>