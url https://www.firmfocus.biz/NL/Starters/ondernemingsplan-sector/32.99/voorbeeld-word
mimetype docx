--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: sociale werkvoorziening en vervaardiging van overige goederen (rest) (SBI 32.99) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: sociale werkvoorziening en vervaardiging van overige goederen (rest) (SBI 32.99) · Gegenereerd op 11 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector sociale werkvoorziening en vervaardiging van overige goederen richten zich op het bieden van werkgelegenheid aan mensen met een afstand tot de arbeidsmarkt. Deze bedrijven combineren sociale doelstellingen met economische activiteiten door productieprocessen te organiseren die toegankelijk zijn voor werknemers met diverse beperkingen. Het doel is om een inclusieve werkomgeving te creëren waar iedereen de kans krijgt om bij te dragen aan het productieproces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze ondernemingen bestaat voornamelijk uit individuen die extra ondersteuning nodig hebben om succesvol deel te nemen aan het arbeidsproces. Dit kan variëren van mensen met fysieke of mentale beperkingen tot langdurig werklozen. Door hen te betrekken bij de vervaardiging van uiteenlopende producten, van ambachtelijke goederen tot industriële componenten, dragen deze bedrijven bij aan de persoonlijke ontwikkeling van hun werknemers en de sociale cohesie binnen de gemeenschap.</w:t>
       </w:r>
@@ -1170,51 +1170,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4FB87DC6"/>
+    <w:nsid w:val="7A1D8EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>