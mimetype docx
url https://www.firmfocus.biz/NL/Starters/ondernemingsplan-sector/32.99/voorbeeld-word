--- v2 (2026-09-11)
+++ v3 (2026-10-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: sociale werkvoorziening en vervaardiging van overige goederen (rest) (SBI 32.99) · Gegenereerd op 11 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: sociale werkvoorziening en vervaardiging van overige goederen (rest) (SBI 32.99) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector sociale werkvoorziening en vervaardiging van overige goederen richten zich op het bieden van werkgelegenheid aan mensen met een afstand tot de arbeidsmarkt. Deze bedrijven combineren sociale doelstellingen met economische activiteiten door productieprocessen te organiseren die toegankelijk zijn voor werknemers met diverse beperkingen. Het doel is om een inclusieve werkomgeving te creëren waar iedereen de kans krijgt om bij te dragen aan het productieproces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze ondernemingen bestaat voornamelijk uit individuen die extra ondersteuning nodig hebben om succesvol deel te nemen aan het arbeidsproces. Dit kan variëren van mensen met fysieke of mentale beperkingen tot langdurig werklozen. Door hen te betrekken bij de vervaardiging van uiteenlopende producten, van ambachtelijke goederen tot industriële componenten, dragen deze bedrijven bij aan de persoonlijke ontwikkeling van hun werknemers en de sociale cohesie binnen de gemeenschap.</w:t>
       </w:r>
@@ -612,51 +612,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -766,51 +766,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -870,51 +870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -987,51 +987,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1057,64 +1057,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1170,51 +1170,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7A1D8EF9"/>
+    <w:nsid w:val="D3873F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1449,51 +1449,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=32.99" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>