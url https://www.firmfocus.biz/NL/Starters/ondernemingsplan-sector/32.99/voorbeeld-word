--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: sociale werkvoorziening en vervaardiging van overige goederen (rest) (SBI 32.99) · Gegenereerd op 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: sociale werkvoorziening en vervaardiging van overige goederen (rest) (SBI 32.99) · Gegenereerd op 28 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector sociale werkvoorziening en vervaardiging van overige goederen richten zich op het bieden van werkgelegenheid aan mensen met een afstand tot de arbeidsmarkt. Deze bedrijven combineren sociale doelstellingen met economische activiteiten door productieprocessen te organiseren die toegankelijk zijn voor werknemers met diverse beperkingen. Het doel is om een inclusieve werkomgeving te creëren waar iedereen de kans krijgt om bij te dragen aan het productieproces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze ondernemingen bestaat voornamelijk uit individuen die extra ondersteuning nodig hebben om succesvol deel te nemen aan het arbeidsproces. Dit kan variëren van mensen met fysieke of mentale beperkingen tot langdurig werklozen. Door hen te betrekken bij de vervaardiging van uiteenlopende producten, van ambachtelijke goederen tot industriële componenten, dragen deze bedrijven bij aan de persoonlijke ontwikkeling van hun werknemers en de sociale cohesie binnen de gemeenschap.</w:t>
       </w:r>
@@ -1170,51 +1170,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC86921A"/>
+    <w:nsid w:val="4FB87DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>