--- v0 (2026-05-30)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reparatie van producten van metaal, machines en apparatuur (SBI 33.1) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: reparatie van producten van metaal, machines en apparatuur (SBI 33.1) · Gegenereerd op 9 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van reparatie van metaalproducten, machines en apparatuur zijn gespecialiseerd in het onderhoud en herstel van uiteenlopende industriële en commerciële uitrustingen. Dit omvat alles van het repareren van zware machines en landbouwapparatuur tot het herstellen van industriële machines en metaalconstructies. Het doel is om de levensduur van deze producten te verlengen en hun prestaties te optimaliseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze bedrijven bestaat voornamelijk uit industriële ondernemingen, landbouwbedrijven en andere bedrijven die afhankelijk zijn van goed functionerende machines en apparatuur. Deze klanten vereisen vaak snelle en efficiënte service om stilstand en productieverlies te minimaliseren. De markt is voornamelijk lokaal en regionaal georiënteerd, met een focus op langdurige klantrelaties en servicecontracten.</w:t>
       </w:r>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F5C9FA98"/>
+    <w:nsid w:val="69CF8B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>