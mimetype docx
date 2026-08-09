--- v1 (2026-08-09)
+++ v2 (2026-08-09)
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="69CF8B77"/>
+    <w:nsid w:val="020B2940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>