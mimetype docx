--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reparatie van producten van metaal, machines en apparatuur (SBI 33.1) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: reparatie van producten van metaal, machines en apparatuur (SBI 33.1) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van reparatie van metaalproducten, machines en apparatuur zijn gespecialiseerd in het onderhoud en herstel van uiteenlopende industriële en commerciële uitrustingen. Dit omvat alles van het repareren van zware machines en landbouwapparatuur tot het herstellen van industriële machines en metaalconstructies. Het doel is om de levensduur van deze producten te verlengen en hun prestaties te optimaliseren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze bedrijven bestaat voornamelijk uit industriële ondernemingen, landbouwbedrijven en andere bedrijven die afhankelijk zijn van goed functionerende machines en apparatuur. Deze klanten vereisen vaak snelle en efficiënte service om stilstand en productieverlies te minimaliseren. De markt is voornamelijk lokaal en regionaal georiënteerd, met een focus op langdurige klantrelaties en servicecontracten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving kenmerkt zich door technologische ontwikkelingen en strenge regelgeving op het gebied van veiligheid en milieu. Ondernemingen in deze sector moeten zich voortdurend aanpassen aan nieuwe technieken en materialen, evenals aan veranderende wet- en regelgeving. Dit vereist een focus op continue training en ontwikkeling van personeel om concurrerend te blijven en aan de verwachtingen van de klant te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 58.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 58.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="020B2940"/>
+    <w:nsid w:val="8FDE5CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=33.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>