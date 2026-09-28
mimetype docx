--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: installatie van industriële machines en apparatuur (SBI 33.2) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: installatie van industriële machines en apparatuur (SBI 33.2) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector installatie van industriële machines en apparatuur zijn verantwoordelijk voor het monteren, installeren en onderhouden van diverse machines en systemen binnen de industriële omgeving. Dit omvat een breed scala aan apparatuur zoals productielijnen, automatiseringssystemen en gespecialiseerde industriële machines die essentieel zijn voor de productieprocessen van verschillende sectoren. De bedrijven richten zich voornamelijk op klanten binnen de productie-industrie, zoals fabrieken, energiecentrales en andere industriële bedrijven die afhankelijk zijn van efficiënte en betrouwbare apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector wordt gekenmerkt door technologische vooruitgang en de noodzaak voor bedrijven om hun productieprocessen te optimaliseren. Dit vraagt om voortdurende aanpassing en innovatie binnen de sector om aan de hoge eisen van precisie en efficiëntie te voldoen. Er is een sterke vraag naar gespecialiseerde kennis en vaardigheden om complexe installaties uit te voeren en te onderhouden, waardoor er een grote nadruk ligt op kwaliteit en expertise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in deze sector opereren vaak in een concurrerende markt waarin ze zich moeten onderscheiden door technische competentie en betrouwbaarheid. Het vermogen om op maat gemaakte oplossingen te bieden en snel in te spelen op de behoeften van de klant is cruciaal voor het succes in deze sector. Ondernemers moeten zich bewust zijn van de dynamische aard van de markt en de noodzaak om voortdurend te investeren in technologische vaardigheden en kennis om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F01BA18"/>
+    <w:nsid w:val="40330A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=33.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>