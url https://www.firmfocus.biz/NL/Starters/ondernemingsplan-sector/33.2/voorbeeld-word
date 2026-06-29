--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: installatie van industriële machines en apparatuur (SBI 33.2) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: installatie van industriële machines en apparatuur (SBI 33.2) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector installatie van industriële machines en apparatuur zijn verantwoordelijk voor het monteren, installeren en onderhouden van diverse machines en systemen binnen de industriële omgeving. Dit omvat een breed scala aan apparatuur zoals productielijnen, automatiseringssystemen en gespecialiseerde industriële machines die essentieel zijn voor de productieprocessen van verschillende sectoren. De bedrijven richten zich voornamelijk op klanten binnen de productie-industrie, zoals fabrieken, energiecentrales en andere industriële bedrijven die afhankelijk zijn van efficiënte en betrouwbare apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector wordt gekenmerkt door technologische vooruitgang en de noodzaak voor bedrijven om hun productieprocessen te optimaliseren. Dit vraagt om voortdurende aanpassing en innovatie binnen de sector om aan de hoge eisen van precisie en efficiëntie te voldoen. Er is een sterke vraag naar gespecialiseerde kennis en vaardigheden om complexe installaties uit te voeren en te onderhouden, waardoor er een grote nadruk ligt op kwaliteit en expertise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in deze sector opereren vaak in een concurrerende markt waarin ze zich moeten onderscheiden door technische competentie en betrouwbaarheid. Het vermogen om op maat gemaakte oplossingen te bieden en snel in te spelen op de behoeften van de klant is cruciaal voor het succes in deze sector. Ondernemers moeten zich bewust zijn van de dynamische aard van de markt en de noodzaak om voortdurend te investeren in technologische vaardigheden en kennis om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 46.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E6F07B04"/>
+    <w:nsid w:val="3CCB11E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>