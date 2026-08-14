--- v1 (2026-06-29)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: installatie van industriële machines en apparatuur (SBI 33.2) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: installatie van industriële machines en apparatuur (SBI 33.2) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector installatie van industriële machines en apparatuur zijn verantwoordelijk voor het monteren, installeren en onderhouden van diverse machines en systemen binnen de industriële omgeving. Dit omvat een breed scala aan apparatuur zoals productielijnen, automatiseringssystemen en gespecialiseerde industriële machines die essentieel zijn voor de productieprocessen van verschillende sectoren. De bedrijven richten zich voornamelijk op klanten binnen de productie-industrie, zoals fabrieken, energiecentrales en andere industriële bedrijven die afhankelijk zijn van efficiënte en betrouwbare apparatuur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector wordt gekenmerkt door technologische vooruitgang en de noodzaak voor bedrijven om hun productieprocessen te optimaliseren. Dit vraagt om voortdurende aanpassing en innovatie binnen de sector om aan de hoge eisen van precisie en efficiëntie te voldoen. Er is een sterke vraag naar gespecialiseerde kennis en vaardigheden om complexe installaties uit te voeren en te onderhouden, waardoor er een grote nadruk ligt op kwaliteit en expertise.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3CCB11E1"/>
+    <w:nsid w:val="6F01BA18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>